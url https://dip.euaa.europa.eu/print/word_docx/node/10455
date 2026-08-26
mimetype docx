--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,92 +7,96 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Parliament approves bill which restricts foreigners without legal residence to access public services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A newly adopted Danish bill (L 5) will restrict foreigners without legal residence from accessing several public services starting 1 January 2026. The law restricts access to education and training programs, the State Education Grant (SU), certain healthcare services, participation in specific types of companies, vehicle registration, and tax cards. It also revokes eligibility for maternity benefits if a person loses legal residence during the leave. To improve enforcement, the Central Personal Register (CPR) will be updated to indicate when a foreigner is residing illegally in Denmark, though these changes will not be fully implemented until 2028. Until then, authorities will rely on retrospective checks and guidance efforts to ensure compliance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Immigration and Integration | Udlændinge- og Integrationsministeriet (8 December, 2025), Lovforslag vedtaget: Udlændinge uden lovligt ophold kan fremover ikke gøre brug af en række offentlige tilbud [ Bill passed: Foreigners without legal residence will no longer be able to use a number of public services],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uim.dk/nyhedsarkiv/2025/december/lovforslag-vedtaget-udlaendinge-uden-lovligt-ophold-kan-fremover-ikke-goere-brug-af-en-raekke-offentlige-tilbud/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -221,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BB136537"/>
+    <w:nsid w:val="E979E91E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -630,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2025/december/lovforslag-vedtaget-udlaendinge-uden-lovligt-ophold-kan-fremover-ikke-goere-brug-af-en-raekke-offentlige-tilbud/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/parliament-approves-bill-which-restricts-foreigners-without-legal-residence" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2025/december/lovforslag-vedtaget-udlaendinge-uden-lovligt-ophold-kan-fremover-ikke-goere-brug-af-en-raekke-offentlige-tilbud/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>