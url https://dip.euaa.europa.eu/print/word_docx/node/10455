--- v1 (2026-08-26)
+++ v2 (2026-08-26)
@@ -394,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E979E91E"/>
+    <w:nsid w:val="FCBE2A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>