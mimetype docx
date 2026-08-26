--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister of Migration and Asylum participates in JHA council zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister of Migration and Asylum participates in JHA council</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Immigration and Asylum, participated in the Justice and Home Affairs Council of the EU, where he communicated the Greek positions on the implementation of the European Pact on Migration and Asylum, the new Return Regulation and the need for substantial and practical European support to frontline states.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"We are in a transitional stage before the full implementation of the new Pact on Migration and Asylum. However, for the pact to succeed, on the one hand, flows must be reduced and on the other hand, returns must be increased," the Minister stated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (8 December, 2025), Θάνος Πλεύρης από Βρυξέλλες: «Μείωση ροών, ενίσχυση επιστροφών, ενεργητική φύλαξη των συνόρων και θετική θεσμοποίηση των return hubs για να πετύχει το Pact» [Thanos Plevris from Brussels: "Reduction of flows, strengthening of returns, active border guarding and positive institutionalization of return hubs for the Pact to succeed"],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/thanos-pleyris-apo-vryxelles-meiosi-roon-enischysi-epistrofon-energitiki-fylaxi-ton-synoron-kai-thetiki-thesmopoiisi-ton-return-hubs-gia-na-petychei-to-pact/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A3822E6"/>
+    <w:nsid w:val="D7D0AFEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-migration-and-asylum-participates-jha-council" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/thanos-pleyris-apo-vryxelles-meiosi-roon-enischysi-epistrofon-energitiki-fylaxi-ton-synoron-kai-thetiki-thesmopoiisi-ton-return-hubs-gia-na-petychei-to-pact/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>