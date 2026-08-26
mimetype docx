--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Slovakia reiterated rejection of mandatory relocation and financial solidarity under EU Migration Pact zzzzzz</w:t>
+          <w:t xml:space="preserve">Slovakia reiterated rejection of mandatory relocation and financial solidarity under EU Migration Pact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the Council of Ministers of the Interior of the Slovak Republic, the Minister of the Interior, Matúš Šutaj Eštok, discussed with European counterparts the first cycle of migration management and the so-called solidarity reserve under the EU Pact on Migration and Asylum. Slovakia reaffirmed its long-standing position against mandatory solidarity measures, including compulsory relocation of asylum seekers and mandatory financial contributions as an alternative to relocation.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister emphasised that Slovakia has consistently opposed proposals that fail to take into account the specific circumstances of individual Member States. He also expressed concern that Slovakia has not been recognised as a country under long-term migratory pressure, despite receiving approximately one hundred new applications for temporary protection daily from people fleeing the war in Ukraine.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
@@ -86,51 +87,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra (8 December, 2025), Migrácia: Slovenská republika bude naďalej odmietať povinné relokácie aj povinnú solidaritu vo forme finančných príspevkov [Migration: Slovakia will continue to reject mandatory relocations and mandatory solidarity in the form of financial contributions],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.minv.sk/?tlacove-spravy-6&amp;sprava=migracia-slovenska-republika-bude-nadalej-odmietat-povinne-relokacie-aj-povinnu-solidaritu-vo-forme-financnych-prispevkov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -259,187 +261,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CEF8D933"/>
+    <w:nsid w:val="AFB32A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,51 +707,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/slovakia-reiterated-rejection-mandatory-relocation-and-financial-solidarity" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy-6&amp;sprava=migracia-slovenska-republika-bude-nadalej-odmietat-povinne-relokacie-aj-povinnu-solidaritu-vo-forme-financnych-prispevkov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>