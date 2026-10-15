--- v1 (2026-08-26)
+++ v2 (2026-10-15)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Slovakia reiterated rejection of mandatory relocation and financial solidarity under EU Migration Pact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the Council of Ministers of the Interior of the Slovak Republic, the Minister of the Interior, Matúš Šutaj Eštok, discussed with European counterparts the first cycle of migration management and the so-called solidarity reserve under the EU Pact on Migration and Asylum. Slovakia reaffirmed its long-standing position against mandatory solidarity measures, including compulsory relocation of asylum seekers and mandatory financial contributions as an alternative to relocation.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister emphasised that Slovakia has consistently opposed proposals that fail to take into account the specific circumstances of individual Member States. He also expressed concern that Slovakia has not been recognised as a country under long-term migratory pressure, despite receiving approximately one hundred new applications for temporary protection daily from people fleeing the war in Ukraine.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,51 +96,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Discussions at the meeting also covered proposed changes to the concept of a safe third country, which would allow the return of asylum seekers to such countries based on transit or EU agreements, as well as the creation of a first common EU list of safe countries of origin aimed at accelerating asylum procedures. Slovakia highlighted the importance of effective returns of persons not entitled to protection, supported mutual recognition of return decisions among Member States, and expressed interest in the forthcoming return regulation, including the possible establishment of return centres in third countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra (8 December, 2025), Migrácia: Slovenská republika bude naďalej odmietať povinné relokácie aj povinnú solidaritu vo forme finančných príspevkov [Migration: Slovakia will continue to reject mandatory relocations and mandatory solidarity in the form of financial contributions],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.minv.sk/?tlacove-spravy-6&amp;sprava=migracia-slovenska-republika-bude-nadalej-odmietat-povinne-relokacie-aj-povinnu-solidaritu-vo-forme-financnych-prispevkov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.12.2025</w:t>
       </w:r>
@@ -163,52 +175,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relocation, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -273,51 +285,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -430,51 +442,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AFB32A20"/>
+    <w:nsid w:val="243C5342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -703,51 +715,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/slovakia-reiterated-rejection-mandatory-relocation-and-financial-solidarity" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy-6&amp;sprava=migracia-slovenska-republika-bude-nadalej-odmietat-povinne-relokacie-aj-povinnu-solidaritu-vo-forme-financnych-prispevkov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/slovakia-reiterated-rejection-mandatory-relocation-and-financial-solidarity" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy-6&amp;sprava=migracia-slovenska-republika-bude-nadalej-odmietat-povinne-relokacie-aj-povinnu-solidaritu-vo-forme-financnych-prispevkov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>