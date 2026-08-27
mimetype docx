--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,106 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The ministers of the EU and Schengen countries have agreed on a new set of rules for return zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The ministers of the EU and Schengen countries have agreed on a new set of rules for return</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EU and Schengen ministers have agreed on new rules for returning people without legal residence, aiming to make returns faster and more efficient. The regulations introduce clearer detention rules, stricter requirements for non-cooperating third-country nationals, and the possibility of establishing return centres in third countries. Returns will now apply not only to individual countries but to the entire Schengen/EU area.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway actively participated in the negotiations to ensure national flexibility, such as the 48-hour procedure and to maintain effective cooperation in European return systems. The agreement prioritises efficient return processes while balancing national discretion. The final regulations still require parliamentary approval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (8 December, 2025), Enighet om nye regler for retur av personer uten lovlig opphold i Europa [Agreement on new rules for the return of persons without legal residence in Europe],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/enighet-om-nye-regler-for-retur-av-personer-uten-lovlig-opphold-i-europa/id3142302/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="432E0381"/>
+    <w:nsid w:val="A30BE452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministers-eu-and-schengen-countries-have-agreed-new-set-rules-return" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/enighet-om-nye-regler-for-retur-av-personer-uten-lovlig-opphold-i-europa/id3142302/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministers-eu-and-schengen-countries-have-agreed-new-set-rules-return" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/enighet-om-nye-regler-for-retur-av-personer-uten-lovlig-opphold-i-europa/id3142302/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>