--- v0 (2026-07-15)
+++ v1 (2026-08-29)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Amendments to the Cyprus Refugee Law voted in favor zzzzzz</w:t>
+          <w:t xml:space="preserve">Amendments to the Cyprus Refugee Law voted in favor</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Interior proposed amendments to the Cyprus Refugee Law and submitted them to the Parliamentary Committee on Internal Affairs on 12 December 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The proposed amendments were discussed and voted in favour at the Parliament's plenary session on 4 December 2025. The bill revises the Refugee Law with the aim of modernizing the international protection system in Cyprus and setting a clearer distribution of responsibilities after the establishment of the Deputy Ministry of Migration and International Protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specifically, the main elements adopted with the bill are:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,97 +93,100 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Introduction of a ten (10) day time limit within which a person whose international protection status is revoked, following a relevant finding by the head of the Asylum Service regarding the cases of exclusion of applicants provided for in the basic law, may present the reasons why he or she considers that the status in question should not be revoked. Specifically, the bill aims to effectively implement the provisions of Directive 2011/95/EU  with regard to the clauses for revoking subsidiary protection status. The aim is to address cases where beneficiaries of subsidiary protection are involved in serious crimes or pose a threat to public order and security.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Representatives from UNHCR, KISA and Cyprus Refugee Council submitted on this point that the time limit is too short and should be extended to 30 days. They highlighted that such a short deadline might not effectively serve the rights of applicants for international protection and, on the other hand, deprive their lawyers of the time needed to familiarise themselves with their client's case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The proposed Bill consulted </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the discussion in plenary </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nomoplatform (5 December, 2025), Υπερψήφιση αναθεώρησης πλαισίου διεθνούς προστασίας από Βουλή [Vote in favor of the revision of the international protection framework by the Parliament],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nomoplatform.cy/yperpsifisi-proypologismon-nomos-gia-apelasi-aititon-asylou-pou-paranomoun-kai-kyrosi-tis-symfonias-oriothetisis-aoz-kyprou-livanou/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -311,187 +315,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55EBF39F"/>
+    <w:nsid w:val="7194B7F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -595,51 +632,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8FF62B8F"/>
+    <w:nsid w:val="810CE2A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -875,51 +912,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/amendments-cyprus-refugee-law-voted-favor-0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomoplatform.cy/bills/o-peri-prosfygon-tropopoiitikos-nomos-tou-2024/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomoplatform.cy/yperpsifisi-proypologismon-nomos-gia-apelasi-aititon-asylou-pou-paranomoun-kai-kyrosi-tis-symfonias-oriothetisis-aoz-kyprou-livanou/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>