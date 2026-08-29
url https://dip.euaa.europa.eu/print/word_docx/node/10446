--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Patvērums took part in a Ministry of Foreign Affairs meeting on preventing human trafficking zzzzzz</w:t>
+          <w:t xml:space="preserve">Patvērums took part in a Ministry of Foreign Affairs meeting on preventing human trafficking</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A working meeting was held at the Consular Department of the Latvian Ministry of Foreign Affairs within the project “Let’s Share Knowledge, Let’s Share Experience!”, implemented by the Norwegian organization ROSA in partnership with Centrs MARTA. The meeting focused on sharing good practices in preventing human trafficking and supporting victims in the Baltic Sea Region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Participants, including the Consular Department, the Child Protection Centre, and the association Patvērums, exchanged experiences on identifying and preventing human trafficking, with discussions covering victim rehabilitation services, public awareness activities, specialist training, and current challenges.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shelter "Safe House" | Patvērums "Drošā Māja" (4 December, 2025), Starptautiska sanāksme par cilvēktirdzniecības novēršanu Baltijas jūras reģionā [International meeting on the prevention of trafficking in human beings in the Baltic Sea Region],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.patverums-dm.lv/lv/starptautiska-sanaksme-par-cilvektirdzniecibas-noversanu-baltijas-juras-regiona/1904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E38B562"/>
+    <w:nsid w:val="062AF87D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/patverums-took-part-ministry-foreign-affairs-meeting-preventing-human" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.patverums-dm.lv/lv/starptautiska-sanaksme-par-cilvektirdzniecibas-noversanu-baltijas-juras-regiona/1904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>