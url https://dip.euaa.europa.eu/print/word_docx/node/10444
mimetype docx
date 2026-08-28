--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Bulgarian authorities discuss the support for legal representatives of unaccompanied minors zzzzzz</w:t>
+          <w:t xml:space="preserve">Bulgarian authorities discuss the support for legal representatives of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Agency for Refugees under the Council of Ministers and the National Network for Children discussed the support for the legal representatives of unaccompanied minors. The topic was addressed in a round table which gathered relevant national institutions, civil society organisations and experts working in providing care for refugee children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Director of the Directorate "Social Activities and Adaptation" at the State Agency for Refugees under the Council of Ministers, Milena Madzhirska, opened the discussions by highlighting the Agency's key priorities in caring for children, in view of the Pact on Migration and Asylum. Representatives of state institutions, experts and civil society organisations engaged in dialogue and formulated recommendations for improving institutions’ work on matters and procedures concerning unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (1 December, 2025), Държавната агенция за бежанците с участие в работна среща в Рим за защита на непридружени деца бежанци [Support for legal representatives of unaccompanied refugee children - at the center of a discussion organised by the State Agency for Refugees and the National Network for Children],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1039</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation, Applicants with special needs, Unaccompanied minors, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="951B70F8"/>
+    <w:nsid w:val="BAAE5752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/bulgarian-authorities-discuss-support-legal-representatives-unaccompanied" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/bulgarian-authorities-discuss-support-legal-representatives-unaccompanied" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>