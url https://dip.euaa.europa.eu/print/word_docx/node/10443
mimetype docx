--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek Ombudsman reacts to the suspension of access to asylum, following increased flows to Crete zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek Ombudsman reacts to the suspension of access to asylum, following increased flows to Crete</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the suspension of access to asylum for newly arriving persons from North Africa, the Greek Ombudsman sent a letter to the President of the Greek Parliament and the Government. While he welcomed the announcement of a first reception centre in Crete, considering it a positive step toward ensuring dignified treatment of new arrivals, he also reminded authorities about previous findings on deficiencies in existing Closed Controlled Access Centres, related to access to essential services, such as medical care and support for persons with vulnerability.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regarding the legislative amendment which foresees a three-month suspension of access to asylum for people arriving to Crete from North Africa, the Ombudsman expressed concern about compatibility with international and EU law, and with the rule of law in general.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Ombudsman | Συνήγορος του Πολίτη (10 July, 2025), Αναστολή υποβολής αιτημάτων ασύλου και αφίξεις πολιτών τρίτων χωρών στην Κρήτη [Memorandum | Suspension of asylum applications and arrivals of third-country nationals in Crete],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.synigoros.gr/el/category/default/post/ypomnhma-or-anastolh-ypobolhs-aithmatwn-asyloy-kai-afi3eis-politwn-tritwn-xwrwn-sthn-krhth</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E6BD2CCD"/>
+    <w:nsid w:val="26D7BEFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-ombudsman-reacts-suspension-access-asylum-following-increased-flows-crete" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synigoros.gr/el/category/default/post/ypomnhma-or-anastolh-ypobolhs-aithmatwn-asyloy-kai-afi3eis-politwn-tritwn-xwrwn-sthn-krhth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>