--- v1 (2026-08-25)
+++ v2 (2026-08-26)
@@ -22,96 +22,84 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Greek Ombudsman reacts to the suspension of access to asylum, following increased flows to Crete</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the suspension of access to asylum for newly arriving persons from North Africa, the Greek Ombudsman sent a letter to the President of the Greek Parliament and the Government. While he welcomed the announcement of a first reception centre in Crete, considering it a positive step toward ensuring dignified treatment of new arrivals, he also reminded authorities about previous findings on deficiencies in existing Closed Controlled Access Centres, related to access to essential services, such as medical care and support for persons with vulnerability.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regarding the legislative amendment which foresees a three-month suspension of access to asylum for people arriving to Crete from North Africa, the Ombudsman expressed concern about compatibility with international and EU law, and with the rule of law in general.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Ombudsman | Συνήγορος του Πολίτη (10 July, 2025), Αναστολή υποβολής αιτημάτων ασύλου και αφίξεις πολιτών τρίτων χωρών στην Κρήτη [Memorandum | Suspension of asylum applications and arrivals of third-country nationals in Crete],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.synigoros.gr/el/category/default/post/ypomnhma-or-anastolh-ypobolhs-aithmatwn-asyloy-kai-afi3eis-politwn-tritwn-xwrwn-sthn-krhth</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.07.2025</w:t>
       </w:r>
@@ -146,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,51 +244,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26D7BEFB"/>
+    <w:nsid w:val="5031B2EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +674,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-ombudsman-reacts-suspension-access-asylum-following-increased-flows-crete" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synigoros.gr/el/category/default/post/ypomnhma-or-anastolh-ypobolhs-aithmatwn-asyloy-kai-afi3eis-politwn-tritwn-xwrwn-sthn-krhth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-ombudsman-reacts-suspension-access-asylum-following-increased-flows-crete" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synigoros.gr/el/category/default/post/ypomnhma-or-anastolh-ypobolhs-aithmatwn-asyloy-kai-afi3eis-politwn-tritwn-xwrwn-sthn-krhth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>