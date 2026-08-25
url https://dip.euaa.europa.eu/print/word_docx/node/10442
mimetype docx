--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -7,59 +7,58 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Reform of Cyprus Judicial System adopted in Parliament zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reform aims at accelerating decision-making and easing the workload of existing courts. The reform revises the courts structure. The judicial hierarchy is redefined through the establishment of distinct responsibilities of the two top-level courts:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under the Supreme Constitutional Court: the Administrative Court, the International Protection Administrative Court, and the new Administrative Court of Appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -126,81 +125,83 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendment of the Law on the Establishment and Operation of the Administrative Court of International Protection, to regulate the issues of appointments of judges of the Administrative Court of International Protection by the Supreme Constitutional Judicial Council and the administrative subordination of the Administrative Court of International Protection to the Supreme Constitutional Court, as well as the filing of an appeal against a decision of the said court to the Administrative Court of Appeal.   </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For further information on the reform : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Courts’ Reform – Strengthening the Justice System - Ministry of Justice and Public Order - Gov.cy </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nomoplatform (10 July, 2025), Ο περί της Εικοστής Πρώτης Τροποποίησης του Συντάγματος Νόμος (Αρ. 2) του 2025 [The Twenty-First Amendment to the Constitution Law (No. 2) of 2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nomoplatform.cy/bills/o-peri-tis-eikostis-protis-tropopoiisis-tou-syntagmatos-nomos-ar-2-tou-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -329,187 +330,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="98F1375C"/>
+    <w:nsid w:val="EA5252C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -613,51 +647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="71612DAA"/>
+    <w:nsid w:val="4823EE56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -761,51 +795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2CADCA66"/>
+    <w:nsid w:val="209816E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1040,55 +1074,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/reform-cyprus-judicial-system-adopted-parliament" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/mjpo/en/justice-sector/legal-affairs-unit/courts-reform-strengthening-the-justice-system/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomoplatform.cy/bills/o-peri-tis-eikostis-protis-tropopoiisis-tou-syntagmatos-nomos-ar-2-tou-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/mjpo/en/justice-sector/legal-affairs-unit/courts-reform-strengthening-the-justice-system/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomoplatform.cy/bills/o-peri-tis-eikostis-protis-tropopoiisis-tou-syntagmatos-nomos-ar-2-tou-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>