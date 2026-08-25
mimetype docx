--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,133 +13,138 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of the Interior launches survey on future plans of Ukrainian beneficiaries of temporary protection zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of the Interior launches survey on future plans of Ukrainian beneficiaries of temporary protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior launched a survey to explore and understand the situation of Ukrainian nationals living in Finland and their future plans, including their employment opportunities and prospects of return. The information will be used to help Ukrainians and authorities to better cater for the next steps and the needs of Ukrainians.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Previous surveys were launched in 2022 and 2024, resulting in two reports on the situation of Ukrainian beneficiaries of temporary protection in Finland. The first one looked at the situation and service needs of those who had just arrived (in 2022), while the second focused on Ukrainians moving from reception centres to municipalities in autumn 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reports are available here:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">One in three Ukrainians wants to stay in Finland while many are uncertain about the future (Press release 7 September 2022)</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Report on Ukrainians who fled to Finland published (Press release 21 March 2024)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (10 July, 2025), Sisäministeriö kartoittaa tilapäistä suojelua saavien ukrainalaisten jatkosuunnitelmia [Ministry of the Interior surveys Ukrainians under temporary protection about their future plans],</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/sisaministerio-kartoittaa-tilapaista-suojelua-saavien-ukrainalaisten-jatkosuunnitelmia?languageId=fi_FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -268,187 +273,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FE7E7280"/>
+    <w:nsid w:val="C1506CAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -681,51 +719,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/ministry-interior-launches-survey-future-plans-ukrainian-beneficiaries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/noin-joka-kolmas-ukrainalainen-haluaa-jaada-suomeen-moni-on-epavarma-tulevaisuudesta?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/selvitys-suomeen-paenneiden-ukrainalaisten-tilanteesta-julkaistu?languageId=en_US" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/sisaministerio-kartoittaa-tilapaista-suojelua-saavien-ukrainalaisten-jatkosuunnitelmia?languageId=fi_FI" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>