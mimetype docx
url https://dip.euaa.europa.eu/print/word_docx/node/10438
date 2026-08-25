--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,150 +13,155 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">CPT publishes report on detention conditions in Malta zzzzzz</w:t>
+          <w:t xml:space="preserve">CPT publishes report on detention conditions in Malta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 10 July 2025, the European Committee for the Prevention of Torture and Inhuman or Degrading Treatment or Punishment (CPT) published </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">a report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on its sixth periodic visit to Malta, conducted from 26 September to 5 October 2023. During the visit, the CPT examined the treatment of individuals held in prisons, immigration detention facilities, and police custody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to a CPT </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">press release</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, slight improvements were noted in the conditions within Malta’s immigration detention system compared to the Committee’s previous visit in 2020 to the Safi Detention Centre and the Ħal Far Initial Reception Centre. The CPT observed reduced overcrowding in open centres and fewer people being held in closed facilities, as well as refurbishments of infrastructure, increased staffing levels, and changes in operational management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nevertheless, the CPT described the overall regime as ‘deeply punitive’ and called for the introduction of a daily programme offering more activities and access to outdoor spaces. It also recommended restructuring the warehouse-style units into smaller, more humane living arrangements. The CPT highlighted allegations of staff violence and unsuitable conditions for applicants pending an age assessment, urging concerted action to ensure humane treatment and uphold standards for individuals held in immigration detention.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Maltese government’s response to the report is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Europe, European Committee for the Prevention of Torture and Inhuman or Degrading Treatment or Punishment (10 July, 2025), [Report to the Maltese Government on the visit to Malta carried out by the European Committee for the Prevention of Torture and Inhuman or Degrading Treatment or Punishment (CPT) from 26 September to 5 October 2023],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rm.coe.int/1680b6a535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -285,187 +290,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6AC30A6D"/>
+    <w:nsid w:val="304F4A79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +736,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/cpt-publishes-report-detention-conditions-malta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/1680b6a535" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coe.int/en/web/cpt/-/council-of-europe-anti-torture-committee-cpt-publishes-report-on-its-2023-periodic-visit-to-malta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/1680b6a536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>