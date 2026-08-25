--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,100 +13,115 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Spain receives 52 Syrian refugees under the 2025 National Resettlement Plan zzzzzz</w:t>
+          <w:t xml:space="preserve">Spain receives 52 Syrian refugees under the 2025 National Resettlement Plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">52 Syrian refugees </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">arrived</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in Spain as part of the 2025 National Resettlement Plan. The transfer and reception were carried out in collaboration with 16 institutions, organisations and entities, including the OAR, UNHCR, AENA and the Red Cross.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration | Ministerio de Inclusión, Seguridad Social y Migraciones (11 July, 2025), Migraciones acoge a 52 personas refugiadas de nacionalidad siria en el marco del Programa Nacional de Reasentamiento [The Ministry of Migrations welcomes 52 Syrian refugees under the National Resettlement Plan],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inclusion.gob.es/documents/20121/1090447/20250711+NdP-PNR-sirios-jul25.pdf/b7b800fe-0e84-3196-8df4-22198577d47c?t=1752217525455</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -137,52 +152,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,187 +250,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25869F0D"/>
+    <w:nsid w:val="53770D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,55 +692,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/spain-receives-52-syrian-refugees-under-2025-national-resettlement-plan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/documents/20121/1090447/20250711+NdP-PNR-sirios-jul25.pdf/b7b800fe-0e84-3196-8df4-22198577d47c?t=1752217525455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/spain-receives-52-syrian-refugees-under-2025-national-resettlement-plan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/documents/20121/1090447/20250711+NdP-PNR-sirios-jul25.pdf/b7b800fe-0e84-3196-8df4-22198577d47c?t=1752217525455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>