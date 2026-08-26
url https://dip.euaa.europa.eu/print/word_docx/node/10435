--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Amendments to the Aliens Act are published zzzzzz</w:t>
+          <w:t xml:space="preserve">Amendments to the Aliens Act are published</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendments adjust the definition of subsequent applications and adds cases when the applicant had already received international protection in another Member State.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This change means that in these cases, the examination is limited to new elements that significantly increase the chances of granting international protection, and the final decision of another EU Member State is adopted based on the principle of mutual trust. In this latter case, the application is declared inadmissible in Belgium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Corresponding amendments to the Reception Act mean that Fedasil may limit or withdraw material reception conditions for this group of applicants, after their application is rejected as inadmissible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgian Official Gazette | Moniteur belge | Belgisch Staatsblad (14 July, 2025), Loi du 14 juillet 2025 modifiant la loi du 15 décembre 1980 sur l'accès au territoire, le séjour, l'établissement et l'éloignement des étrangers en ce qui concerne le traitement d'une demande ultérieure de protection internationale [Act of 15 December 1980 on the entry, residence, establishment and removal of aliens with regard to the processing of a subsequent application for international protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ejustice.just.fgov.be/eli/loi/2025/07/14/2025005452/moniteur</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EE844A9D"/>
+    <w:nsid w:val="4F09C85E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/amendments-aliens-act-are-published" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/loi/2025/07/14/2025005452/moniteur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/amendments-aliens-act-are-published" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/loi/2025/07/14/2025005452/moniteur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>