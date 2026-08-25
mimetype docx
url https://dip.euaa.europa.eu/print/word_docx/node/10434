--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,111 +13,103 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ombudsman confirms that asylum seekers are not automatically precluded from applying for a drivers license zzzzzz</w:t>
+          <w:t xml:space="preserve">Ombudsman confirms that asylum seekers are not automatically precluded from applying for a drivers license</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Aditus </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...14 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">announced</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> that it successfully challenged the legality of a Transport Malta decision which denied their client the opportunity to apply for a driver’s license based on his status as an asylum seeker. It stated that the practice of Transport Malta excluding asylum seekers from driving has a negative impact on the daily lives of applicants and limits their employment opportunities.  A complaint was submitted by Aditus before the Ombudsman, who confirmed that an asylum seeker could meet the criteria established under the Motor Vehicles (Driving Licences) Regulation, though eligibility decisions will continue to be made following an individual assessment.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aditus foundation (14 July, 2025), [A win! Our asylum-seeking client may now apply for a driver’s licence.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aditus.org.mt/asylum-seeking-client-may-now-apply-for-a-drivers-licence/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,52 +140,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -246,187 +238,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="372255DA"/>
+    <w:nsid w:val="85B19FDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,55 +680,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/ombudsman-confirms-asylum-seekers-are-not-automatically-precluded-applying" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aditus.org.mt/asylum-seeking-client-may-now-apply-for-a-drivers-licence/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/ombudsman-confirms-asylum-seekers-are-not-automatically-precluded-applying" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aditus.org.mt/asylum-seeking-client-may-now-apply-for-a-drivers-licence/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>