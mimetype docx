--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Amendments to the Reception Act are published zzzzzz</w:t>
+          <w:t xml:space="preserve">Amendments to the Reception Act are published</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendments allow Fedasil to limit or withdraw material reception conditions when it is established that the applicant had already been granted international protection in another EU Member State, or when a minor applies for international protection after the parents had already applied for international protection in the child's name as well.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the amendments clarify that only Fedasil can provide material reception conditions for applicants, which consists exclusively of material support. Thus, applicants can no longer receive social assistance from the CPAS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgian Official Gazette | Moniteur belge | Belgisch Staatsblad (14 July, 2025), Loi du 14 juillet 2025 modifiant la loi du 12 janvier 2007 sur l'accueil des demandeurs d'asile et de certaines autres catégories d'étrangers [Act amending the Act of 12 January 2007 on the reception of asylum-seekers and certain other categories of foreigners],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ejustice.just.fgov.be/eli/loi/2025/07/14/2025005511/moniteur</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E7C40B7"/>
+    <w:nsid w:val="8118F6F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/amendments-reception-act-are-published" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/loi/2025/07/14/2025005511/moniteur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>