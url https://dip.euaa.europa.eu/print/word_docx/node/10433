--- v1 (2026-08-27)
+++ v2 (2026-10-15)
@@ -22,84 +22,96 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Amendments to the Reception Act are published</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendments allow Fedasil to limit or withdraw material reception conditions when it is established that the applicant had already been granted international protection in another EU Member State, or when a minor applies for international protection after the parents had already applied for international protection in the child's name as well.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the amendments clarify that only Fedasil can provide material reception conditions for applicants, which consists exclusively of material support. Thus, applicants can no longer receive social assistance from the CPAS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgian Official Gazette | Moniteur belge | Belgisch Staatsblad (14 July, 2025), Loi du 14 juillet 2025 modifiant la loi du 12 janvier 2007 sur l'accueil des demandeurs d'asile et de certaines autres catégories d'étrangers [Act amending the Act of 12 January 2007 on the reception of asylum-seekers and certain other categories of foreigners],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ejustice.just.fgov.be/eli/loi/2025/07/14/2025005511/moniteur</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.07.2025</w:t>
       </w:r>
@@ -134,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation, Material reception conditions, Rights, obligations and limitations, Sanctions, Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,51 +256,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -401,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8118F6F8"/>
+    <w:nsid w:val="29AD1EB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,51 +686,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/amendments-reception-act-are-published" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/loi/2025/07/14/2025005511/moniteur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/amendments-reception-act-are-published" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/loi/2025/07/14/2025005511/moniteur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>