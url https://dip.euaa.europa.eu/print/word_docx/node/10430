--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">General Secretariat for Vulnerable Persons and Institutional Protection reports on 2024 achievements zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">General Secretariat for Vulnerable Persons and Institutional Protection reports on 2024 achievements</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The General Secretariat for Vulnerable Citizens and Institutional Protection publishes the Report for the year 2024, highlighting a year of substantial progress in the institutional protection and support of unaccompanied minors and vulnerable third-country nationals or stateless persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Secretariat's central objective remains to ensure the rights, protection and social inclusion of the most vulnerable groups, through a coherent framework of policies, actions and collaborations at the national and international levels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flagship initiatives for 2024 included:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -146,54 +136,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The General Secretariat played a central role in the preparation of the National Implementation Plan of the "New EU Pact on Migration and Asylum", which is fully implemented by 2026. Focusing on the rights of unaccompanied minors and vulnerable persons, the necessary legislative and administrative adjustments were recorded to comply with the new guarantees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (16 July, 2025), Απολογισμός Γενικής Γραμματείας Ευάλωτων Πολιτών &amp; Θεσμικής Προστασίας 2024 [2024 Annual Report of the General Secretariat for Vulnerable Citizens &amp; Institutional Protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/apologismos-genikis-grammateias-eyaloton-politon-thesmikis-prostasias-2024/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -224,52 +215,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors, Victims of GBV, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -322,187 +313,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A84A877E"/>
+    <w:nsid w:val="4B4563BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -606,51 +630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5D137A0E"/>
+    <w:nsid w:val="762837AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -882,55 +906,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/general-secretariat-vulnerable-persons-and-institutional-protection-reports" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/apologismos-genikis-grammateias-eyaloton-politon-thesmikis-prostasias-2024/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/general-secretariat-vulnerable-persons-and-institutional-protection-reports" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/apologismos-genikis-grammateias-eyaloton-politon-thesmikis-prostasias-2024/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>