--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek Minister of Migration and Asylum meets with Ambassador of Bangladesh zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek Minister of Migration and Asylum meets with Ambassador of Bangladesh</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 16 July, the Minister of Immigration and Asylum met with the Ambassador of Bangladesh.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the meeting, the Minister informed the Ambassador about the Ministry's political priorities, giving particular importance to the need to strengthen the returns of third-country nationals whose asylum applications have been rejected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For her part, the Ambassador of Bangladesh expressed her desire to further strengthen cooperation with Greece in the field of returns, within the framework of the sincere and constructive cooperation between the two countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (16 July, 2025), Συνάντηση του Υπουργού Μετανάστευσης και Ασύλου, Θάνου Πλεύρη με την πρέσβειρα του Μπαγκλαντές Nahida Rahman Shumona: Ενίσχυση της συνεργασίας για τις επιστροφές [Meeting of the Minister of Immigration and Asylum, Thanos Plevris, with the Ambassador of Bangladesh, Nahida Rahman Shumona: Strengthening cooperation on return],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-me-tin-presveira-toy-mpagklantes-nahida-rahman-shumona-enischysi-tis-synergasias-gia-tis-epistrofes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7908647D"/>
+    <w:nsid w:val="8B40C646"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-migration-and-asylum-meets-ambassador-bangladesh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-me-tin-presveira-toy-mpagklantes-nahida-rahman-shumona-enischysi-tis-synergasias-gia-tis-epistrofes/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>