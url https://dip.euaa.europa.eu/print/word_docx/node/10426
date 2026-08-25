--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Expiration of contract for interpretation services jeopardises provision of interpretation zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Expiration of contract for interpretation services jeopardises provision of interpretation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 11 July 2025, the contract between METAdrasi and the Greek government for the provision of interpretation services in reception facilities expired. According to METAdrasi, which also claimed significant payment delays for its services, this left reception facilities in Greece without quality interpretation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">METAδραση | METAdrasi (16 July, 2025), Παροχή διερμηνείας στους προσφυγικούς καταυλισμούς: Λήξη της σύμβασης και πολύμηνη καθυστέρηση στην καταβολή των οφειλόμενων [Provision of interpretation in refugee camps: Expiration of the contract and many months of delay in payment of dues],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://metadrasi.org/παροχή-διερμηνείας-στους-προσφυγικο/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="972CB9B3"/>
+    <w:nsid w:val="EEE5ECC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/expiration-contract-interpretation-services-jeopardises-provision" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metadrasi.org/%CF%80%CE%B1%CF%81%CE%BF%CF%87%CE%AE-%CE%B4%CE%B9%CE%B5%CF%81%CE%BC%CE%B7%CE%BD%CE%B5%CE%AF%CE%B1%CF%82-%CF%83%CF%84%CE%BF%CF%85%CF%82-%CF%80%CF%81%CE%BF%CF%83%CF%86%CF%85%CE%B3%CE%B9%CE%BA%CE%BF/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/expiration-contract-interpretation-services-jeopardises-provision" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metadrasi.org/%CF%80%CE%B1%CF%81%CE%BF%CF%87%CE%AE-%CE%B4%CE%B9%CE%B5%CF%81%CE%BC%CE%B7%CE%BD%CE%B5%CE%AF%CE%B1%CF%82-%CF%83%CF%84%CE%BF%CF%85%CF%82-%CF%80%CF%81%CE%BF%CF%83%CF%86%CF%85%CE%B3%CE%B9%CE%BA%CE%BF/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>