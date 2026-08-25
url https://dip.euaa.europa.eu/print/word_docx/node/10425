--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek Minister of Migration and Asylum meets with Egyptian ambassador zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek Minister of Migration and Asylum meets with Egyptian ambassador</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 16 July, the Minister of Immigration and Asylum met with the Ambassador of Egypt to Greece. The two sides praised the high level of existing bilateral cooperation and discussed in detail the issue of irregular immigration, with the shared intention of intensifying efforts to enhance returns, which is a permanent priority of the government and the Ministry of Immigration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The need for more effective cooperation in the field of returns was set as a condition for further strengthening legal migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (16 July, 2025), Συνάντηση του Υπουργού Μετανάστευσης και Ασύλου, Θάνου Πλεύρη, με τον Πρέσβη της Αιγύπτου στην Ελλάδα, Omar Amer Youssef: Η καλύτερη συνεργασία στις επιστροφές, προϋπόθεση για την ενίσχυση της νόμιμης μετανάστευσης [Meeting of the Minister of Immigration and Asylum, Thanos Plevris, with the Ambassador of Egypt to Greece, Omar Amer Youssef: Better cooperation on returns, a prerequisite for strengthening legal immigration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-me-ton-presvi-tis-aigyptoy-stin-ellada-omar-amer-youssef-i-kalyteri-synergasia-stis-epistrofes-proypothesi-gia-tin-enischysi-tis-nomi/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 08-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7DCE0961"/>
+    <w:nsid w:val="E21E7891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-migration-and-asylum-meets-egyptian-ambassador" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-me-ton-presvi-tis-aigyptoy-stin-ellada-omar-amer-youssef-i-kalyteri-synergasia-stis-epistrofes-proypothesi-gia-tin-enischysi-tis-nomi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-migration-and-asylum-meets-egyptian-ambassador" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-me-ton-presvi-tis-aigyptoy-stin-ellada-omar-amer-youssef-i-kalyteri-synergasia-stis-epistrofes-proypothesi-gia-tin-enischysi-tis-nomi/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>