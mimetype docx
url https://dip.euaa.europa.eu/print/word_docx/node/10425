--- v1 (2026-08-25)
+++ v2 (2026-08-26)
@@ -22,96 +22,84 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Greek Minister of Migration and Asylum meets with Egyptian ambassador</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 16 July, the Minister of Immigration and Asylum met with the Ambassador of Egypt to Greece. The two sides praised the high level of existing bilateral cooperation and discussed in detail the issue of irregular immigration, with the shared intention of intensifying efforts to enhance returns, which is a permanent priority of the government and the Ministry of Immigration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The need for more effective cooperation in the field of returns was set as a condition for further strengthening legal migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (16 July, 2025), Συνάντηση του Υπουργού Μετανάστευσης και Ασύλου, Θάνου Πλεύρη, με τον Πρέσβη της Αιγύπτου στην Ελλάδα, Omar Amer Youssef: Η καλύτερη συνεργασία στις επιστροφές, προϋπόθεση για την ενίσχυση της νόμιμης μετανάστευσης [Meeting of the Minister of Immigration and Asylum, Thanos Plevris, with the Ambassador of Egypt to Greece, Omar Amer Youssef: Better cooperation on returns, a prerequisite for strengthening legal immigration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-me-ton-presvi-tis-aigyptoy-stin-ellada-omar-amer-youssef-i-kalyteri-synergasia-stis-epistrofes-proypothesi-gia-tin-enischysi-tis-nomi/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.07.2025</w:t>
       </w:r>
@@ -146,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,51 +244,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E21E7891"/>
+    <w:nsid w:val="08755317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +674,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-migration-and-asylum-meets-egyptian-ambassador" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-me-ton-presvi-tis-aigyptoy-stin-ellada-omar-amer-youssef-i-kalyteri-synergasia-stis-epistrofes-proypothesi-gia-tin-enischysi-tis-nomi/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-migration-and-asylum-meets-egyptian-ambassador" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-me-ton-presvi-tis-aigyptoy-stin-ellada-omar-amer-youssef-i-kalyteri-synergasia-stis-epistrofes-proypothesi-gia-tin-enischysi-tis-nomi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>