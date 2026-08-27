--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Recording Mechanism of Irregular Forced Returns publishes its annual report for 2024 zzzzzz</w:t>
+          <w:t xml:space="preserve">Recording Mechanism of Irregular Forced Returns publishes its annual report for 2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In July 2025, the Recording Mechanism of Irregular Forced Returns published its third annual report on such incidents for the year 2024. The mechanism is a synergy between the Greek National Commission for Human Rights (GNCHR) and civil society organizations active in the field, offering legal, medical, psychosocial, or other services to third country nationals. This mechanism aims to monitor, record and report informal forced return incidents of third country nationals from Greece to other countries. The mechanism recorded a number of incidents or irregular returns/push backs, the systematicity, repetition and geographical spread of which indicate that such practices do not seem to be isolated occurrences, but a pattern of violation of the principle of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">non-refoulement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Recording mechanism of irregular forced returns | Μηχανισμός Καταγραφής Περιστατικών Άτυπων Αναγκαστικών Επιστροφών (17 July, 2025), Ετήσια Έκθεση 2024 [Annual Report 2024],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nchr.gr/images/pdf/RecMechanism/2024.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="75D89A89"/>
+    <w:nsid w:val="6E17E62A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/recording-mechanism-irregular-forced-returns-publishes-its-annual-report-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nchr.gr/images/pdf/RecMechanism/2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>