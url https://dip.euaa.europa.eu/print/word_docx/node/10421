--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,105 +13,108 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Alþingi passes law on granting Icelandic citizenship zzzzzz</w:t>
+          <w:t xml:space="preserve">Alþingi passes law on granting Icelandic citizenship</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Icelandic Parliament (Alþingi) passed a law on the granting of Icelandic citizenship, which comes into effect the day after its publication in the Official Gazette. With the changes, the Directorate of Immigration will prepare citizenship certificates for those who have been granted citizenship and sends the certificates to the National Registry. It may take a few days before the National Registry has registered the individuals with Icelandic citizenship in the national registry system, and only then can they apply for an Icelandic passport.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Alþingi sends out rejection letters to those who were not granted Icelandic citizenship. The decision on granting citizenship is the responsibility of the Parliament, therefore the Directorate of Immigration cannot answer why a particular applicant was not granted Icelandic citizenship.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun (17 July, 2025), [Information for applicants for Icelandic citizenship to Alþingi],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/en/o/directorate-of-immigration/news/information-for-applicants-for-icelandic-citizenship-to-althingi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -240,187 +243,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="135145EE"/>
+    <w:nsid w:val="4FE882B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,51 +689,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/althingi-passes-law-granting-icelandic-citizenship" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/en/o/directorate-of-immigration/news/information-for-applicants-for-icelandic-citizenship-to-althingi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>