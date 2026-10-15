--- v2 (2026-08-27)
+++ v3 (2026-10-15)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Joint statement by CSOs on the suspension of asylum applications for people arriving by sea from North Africa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The organisations ‘I have Rights’, Border Violence Monitoring Network, and Mobile Info Team issued a joint statement condemning the Greek government’s new legislative amendment to suspend the processing of asylum applications for people arriving by sea from the North African route. According to the joint statement, the three organisations called the Greek government to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lift the suspension of asylum examinations and ensure that all asylum applications are processed fairly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -132,51 +144,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Cede from engaging in systematic pushbacks and endangering the lives of individuals at sea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I Have Rights (18 July, 2025), [Joint statement by BVMN, IHR and MIT: On the suspension of asylum applications for people arriving by sea from the North African route],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ihaverights.eu/joint-statement-by-bvmn-ihr-and-mit-we-strongly-condemn-the-greek-governments-new-legislative-amendment-to-suspend-the-processing-of-asylum-applications-for-people-arriving-by-sea-from-the/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.07.2025</w:t>
       </w:r>
@@ -211,52 +223,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -321,51 +333,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -478,51 +490,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="732643EE"/>
+    <w:nsid w:val="75D6C78D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -626,51 +638,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="554DCFE9"/>
+    <w:nsid w:val="D210055C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -902,51 +914,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/joint-statement-csos-suspension-asylum-applications-people-arriving-sea-north" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihaverights.eu/joint-statement-by-bvmn-ihr-and-mit-we-strongly-condemn-the-greek-governments-new-legislative-amendment-to-suspend-the-processing-of-asylum-applications-for-people-arriving-by-sea-from-the/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/joint-statement-csos-suspension-asylum-applications-people-arriving-sea-north" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihaverights.eu/joint-statement-by-bvmn-ihr-and-mit-we-strongly-condemn-the-greek-governments-new-legislative-amendment-to-suspend-the-processing-of-asylum-applications-for-people-arriving-by-sea-from-the/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>