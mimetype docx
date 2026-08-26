--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The GCR shares observations from its visit to the Pre-Departure Detention Center in Amygdaleza zzzzzz</w:t>
+          <w:t xml:space="preserve">The GCR shares observations from its visit to the Pre-Departure Detention Center in Amygdaleza</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Greek Council for Refugees visited the pre-departure centre in Amygdaleza, where TCNs who arrived in Gavdos from Libya are held. According to statements by the Ministry of Migration and Asylum, these individuals, who arrived in Gavdos on 18 July 2025, will not have access to the asylum procedure pursuant to the amendment of the Ministry of Migration and Asylum on the suspension of asylum. GCR reported a number of issues related to lack of information provision, legal uncertainty, adequacy of reception conditions, hygiene, access to health care and other services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Council for Refugees | Ελληνικό Συμβούλιο για τους Πρόσφυγες (30 July, 2025), [No right to asylum and living in appalling conditions: GCR visit to Pre-departure Detention Center in Amygdaleza for those recently arrived in Gavdos from Libya],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gcr.gr/en/news/item/choris-dikaioma-asyloy-kai-se-athlies-synthikes-episkepsi-toy-esp-sto-prokeka-amygdalezas-gia-toys-prosfata-afichthentes-sti-gaydo/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8387BC78"/>
+    <w:nsid w:val="183DA95C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/gcr-shares-observations-its-visit-pre-departure-detention-center-amygdaleza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/news/item/choris-dikaioma-asyloy-kai-se-athlies-synthikes-episkepsi-toy-esp-sto-prokeka-amygdalezas-gia-toys-prosfata-afichthentes-sti-gaydo/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>