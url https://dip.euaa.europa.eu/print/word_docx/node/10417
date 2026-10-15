--- v1 (2026-08-26)
+++ v2 (2026-10-15)
@@ -22,89 +22,77 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The GCR shares observations from its visit to the Pre-Departure Detention Center in Amygdaleza</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Greek Council for Refugees visited the pre-departure centre in Amygdaleza, where TCNs who arrived in Gavdos from Libya are held. According to statements by the Ministry of Migration and Asylum, these individuals, who arrived in Gavdos on 18 July 2025, will not have access to the asylum procedure pursuant to the amendment of the Ministry of Migration and Asylum on the suspension of asylum. GCR reported a number of issues related to lack of information provision, legal uncertainty, adequacy of reception conditions, hygiene, access to health care and other services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Council for Refugees | Ελληνικό Συμβούλιο για τους Πρόσφυγες (30 July, 2025), [No right to asylum and living in appalling conditions: GCR visit to Pre-departure Detention Center in Amygdaleza for those recently arrived in Gavdos from Libya],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gcr.gr/en/news/item/choris-dikaioma-asyloy-kai-se-athlies-synthikes-episkepsi-toy-esp-sto-prokeka-amygdalezas-gia-toys-prosfata-afichthentes-sti-gaydo/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.07.2025</w:t>
       </w:r>
@@ -139,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Detention, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,51 +237,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -406,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="183DA95C"/>
+    <w:nsid w:val="4DB58353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,51 +667,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/gcr-shares-observations-its-visit-pre-departure-detention-center-amygdaleza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/news/item/choris-dikaioma-asyloy-kai-se-athlies-synthikes-episkepsi-toy-esp-sto-prokeka-amygdalezas-gia-toys-prosfata-afichthentes-sti-gaydo/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/gcr-shares-observations-its-visit-pre-departure-detention-center-amygdaleza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/news/item/choris-dikaioma-asyloy-kai-se-athlies-synthikes-episkepsi-toy-esp-sto-prokeka-amygdalezas-gia-toys-prosfata-afichthentes-sti-gaydo/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>