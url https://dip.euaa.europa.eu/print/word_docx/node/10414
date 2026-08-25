--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek coast guard implements projects to increase capacity building zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek coast guard implements projects to increase capacity building</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Hellenic Coast Guard implements projects amounting to approximately EUR 450 million to further strengthen operational readiness in border guarding. This concerns the supply of state-of-the-art vessels, including two offshore vessels with a helipad; 16 patrol boats of various categories; mobile surveillance and coordination units; vehicles with thermal cameras and X-RAY VANS; and unmanned maritime surveillance aircraft. At the same time, the installation of new SCHENGEN gates enhances security and interoperability at critical border stations. The projects are financed by the EU’s Instrument for Financial Support for Border Management and Visa Policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (24 July, 2025), Πλεύρης – Κικίλιας: Ενισχύουμε την επιχειρησιακή ικανότητα του Λιμενικού Σώματος με νέα υπερσύγχρονα πλωτά μέσα [Plevris – Kikilias: We are strengthening the operational capacity of the Coast Guard with new state-of-the-art vessels],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/pleyris-kikilias-enischyoyme-tin-epicheirisiaki-ikanotita-toy-limenikoy-somatos-me-nea-ypersygchrona-plota-mesa/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ECFAA44F"/>
+    <w:nsid w:val="FD484AF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-coast-guard-implements-projects-increase-capacity-building" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/pleyris-kikilias-enischyoyme-tin-epicheirisiaki-ikanotita-toy-limenikoy-somatos-me-nea-ypersygchrona-plota-mesa/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>