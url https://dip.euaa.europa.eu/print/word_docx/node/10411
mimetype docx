--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek Council for Refugees publishes report on family reunification in Greece zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek Council for Refugees publishes report on family reunification in Greece</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report by GCR examines the procedure on family reunification for recognised refugees in Greece whose family members reside outside the European Union. Alongside a step-by-step overview of the procedure, the report identifies key legal and practical challenges and offers recommendations to safeguard family unity in line with international and European law. Although the right to family life is a fundamental human right, the report reveals that, in practice, recognised refugees and their families face numerous legal and practical obstacles, from the gathering and certification of documents to limited access to Greek consulates and delays or denials in visa issuance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Council for Refugees | Ελληνικό Συμβούλιο για τους Πρόσφυγες (8 July, 2025), [Family Reunification of Recognised Refugees in Greece - July 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gcr.gr/en/gcr-reports/item/oikogeneiakes-epanenoseis-prosfygon-ioylios-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C2AAA2A2"/>
+    <w:nsid w:val="7FEDAB3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-council-refugees-publishes-report-family-reunification-greece" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/gcr-reports/item/oikogeneiakes-epanenoseis-prosfygon-ioylios-2025/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-council-refugees-publishes-report-family-reunification-greece" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/gcr-reports/item/oikogeneiakes-epanenoseis-prosfygon-ioylios-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>