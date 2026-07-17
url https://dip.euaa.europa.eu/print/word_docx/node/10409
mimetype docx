--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -7,59 +7,57 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
-          <w:t xml:space="preserve">We Are Monitoring published report "Children (...) at the Polish-Belarussian Border, January - May 2025" zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CSO We Are Monitoring published a report titled “Children and Unaccompanied Children at the Polish-Belarussian Border, January – May 2025”. During that period the CSO registered 147 requests for support by children, 82% of whom were travelling without a legal guardian. 15 of these children were girls, 10 of whom were unaccompanied. The main nationalities among the children requesting support were Somalia, Afghanistan, Ethiopia, Sudan and Guinea. During the reported timeframe, the CSO received information about 32 minors who experienced violence at the hands of Belarusian security forces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the amendment of the Act on Granting Protection to Foreigners in the Territory of the Republic of Poland on 27 March 2025, the right to apply for asylum at the Polish-Belarussian border has been restricted for most applicants, excluding unaccompanied children. However, the report indicates that at least 32 unaccompanied children were pushed back to Belarus.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full report is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
@@ -248,51 +246,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -384,51 +382,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C7929994"/>
+    <w:nsid w:val="ACEF97FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +655,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/we-are-monitoring-published-report-children-polish-belarussian-border-january" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wearemonitoring.org.pl/wp-content/uploads/2025/07/WAM-report-children-and-unaccompanied-children.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wearemonitoring.org.pl/wp-content/uploads/2025/07/WAM-report-children-and-unaccompanied-children.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>