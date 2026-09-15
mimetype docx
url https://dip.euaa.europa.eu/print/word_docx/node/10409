--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -7,117 +7,134 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">We Are Monitoring published report "Children (...) at the Polish-Belarussian Border, January - May 2025"</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CSO We Are Monitoring published a report titled “Children and Unaccompanied Children at the Polish-Belarussian Border, January – May 2025”. During that period the CSO registered 147 requests for support by children, 82% of whom were travelling without a legal guardian. 15 of these children were girls, 10 of whom were unaccompanied. The main nationalities among the children requesting support were Somalia, Afghanistan, Ethiopia, Sudan and Guinea. During the reported timeframe, the CSO received information about 32 minors who experienced violence at the hands of Belarusian security forces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the amendment of the Act on Granting Protection to Foreigners in the Territory of the Republic of Poland on 27 March 2025, the right to apply for asylum at the Polish-Belarussian border has been restricted for most applicants, excluding unaccompanied children. However, the report indicates that at least 32 unaccompanied children were pushed back to Belarus.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full report is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We Are Monitoring (1 July, 2025), [Summary on children and unaccompanied minors at the Polish–Belarusian border during the first five months of 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wearemonitoring.org.pl/wp-content/uploads/2025/07/WAM-report-children-and-unaccompanied-children.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,52 +165,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory, Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -246,187 +263,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ACEF97FB"/>
+    <w:nsid w:val="BB23CA9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,55 +705,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wearemonitoring.org.pl/wp-content/uploads/2025/07/WAM-report-children-and-unaccompanied-children.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/we-are-monitoring-published-report-children-polish-belarussian-border-january" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wearemonitoring.org.pl/wp-content/uploads/2025/07/WAM-report-children-and-unaccompanied-children.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>