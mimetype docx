--- v0 (2026-07-08)
+++ v1 (2026-08-26)
@@ -13,121 +13,124 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR releases study on referral pathways for forcibly displaced and stateless survivors of GBV in Estonia zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR releases study on referral pathways for forcibly displaced and stateless survivors of GBV in Estonia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR has published a study on the assessment of existing referral pathways for forcibly displaced and stateless people who have experienced gender-based violence (GBV), including sexual exploitation and abuse (SEA), in Estonia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Commissioned by the UNHCR Representation for the Nordic and Baltic Countries, the research examined the accessibility, coordination, and effectiveness of support services. It identified key barriers such as language difficulties, cultural misunderstandings, distrust of authorities, and limited awareness of rights. According to the study, although referral pathways exist, their impact is reduced by fragmentation and weak inter-agency cooperation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The research recommends improving multilingual access, ensuring survivor-centered and trauma-informed support, strengthening institutional collaboration, and implementing targeted awareness-raising and monitoring measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full report is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (28 July, 2025), Uuring soopõhise vägivalla tugiteenuste kättesaadavusest ümberasustatud ja kodakondsuseta inimestele Eestis [Study on the availability of gender-based violence support services for displaced and stateless people in Estonia],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/neu/ee/135737-uuring-soopohise-vagivalla-tugiteenuste-kattesaadavusest-umberasustatud-ja-kodakondsuseta-inimestele-eestis.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -256,187 +259,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 08-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B9BD21AE"/>
+    <w:nsid w:val="0C7955E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,51 +705,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/unhcr-releases-study-referral-pathways-forcibly-displaced-and-stateless" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/neu/wp-content/uploads/sites/15/2025/07/UNHCR_Assessment-of-the-existing-referral-pathways-for-forcibly-displaced-people-who-have-experienced-GBV-in-Estonia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/neu/ee/135737-uuring-soopohise-vagivalla-tugiteenuste-kattesaadavusest-umberasustatud-ja-kodakondsuseta-inimestele-eestis.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>