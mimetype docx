--- v1 (2026-08-26)
+++ v2 (2026-08-27)
@@ -271,51 +271,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -428,51 +428,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0C7955E2"/>
+    <w:nsid w:val="FCB136AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>