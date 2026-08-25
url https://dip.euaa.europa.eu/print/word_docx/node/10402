--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Frontex opens new contingent in Prague to strengthen border coordination across Europe zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Frontex opens new contingent in Prague to strengthen border coordination across Europe</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frontex opened a new contingent in Prague, further strengthening its presence and cooperation across the EU. It brings together operational activities in ten countries: Czechia, Germany, France, Belgium, Iceland, Luxembourg, the Netherlands, Denmark, Switzerland and Ireland. These countries sit at the centre of Europe geographically and politically, making Prague a key location for closer coordination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In July 2025, Frontex also opened another contingent in Estonia. That office is responsible for supporting the Nordic and Baltic states, as well as Poland and Slovakia. Together with the Prague command, these new structures form part of a broader shift towards more localised leadership across the EU.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Each Frontex contingent acts as a regional structure within the European Border and Coast Guard Standing Corps, the EU’s first uniformed service. It brings together the officers, coordination and leadership covering several countries, allowing decisions to be made closer to where activities take place. The contingent system places decision-making closer to the field. This helps ensure faster responses, better coordination and stronger relationships with national services.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -79,54 +69,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Around 3,200 officers are working at the borders across Europe. Their efforts are backed by staff at Frontex Headquarters in Warsaw, which provides critical operational, legal and technical support behind the scenes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Border and Coast Guard Agency (28 July, 2025), [News Release, Frontex Opens New Contingent in Prague to Strengthen Border Coordination Across Europe],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.frontex.europa.eu/media-centre/news/news-release/frontex-opens-new-contingent-in-prague-to-strengthen-border-coordination-across-europe-4GDXAb</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -157,52 +148,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -255,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D0E3FC34"/>
+    <w:nsid w:val="8D3816D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,55 +688,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/frontex-opens-new-contingent-prague-strengthen-border-coordination-across" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontex.europa.eu/media-centre/news/news-release/frontex-opens-new-contingent-in-prague-to-strengthen-border-coordination-across-europe-4GDXAb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/frontex-opens-new-contingent-prague-strengthen-border-coordination-across" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontex.europa.eu/media-centre/news/news-release/frontex-opens-new-contingent-in-prague-to-strengthen-border-coordination-across-europe-4GDXAb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>