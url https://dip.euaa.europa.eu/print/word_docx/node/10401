--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Bulgaria ranks fourth in the EU for number of unaccompanied refugee children, says SAR Chairman zzzzzz</w:t>
+          <w:t xml:space="preserve">Bulgaria ranks fourth in the EU for number of unaccompanied refugee children, says SAR Chairman</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In an interview with the news site FAKTI, Ivan Ivanov, Chairman of the State Agency for Refugees (SAR), presented a pilot project for alternative social services aimed at unaccompanied refugee children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Discussing the situation of unaccompanied minors in Bulgaria, he stated that in 2014, there were 940 such children. Since 2021, this number has risen significantly, reaching 3,827 by the end of 2023. In 2020, more than 70% of all children who applied for protection were unaccompanied and separated from their families. As of 2025, Bulgaria ranks fourth among EU countries for the number of unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (29 July, 2025), Фокусът върху децата бежанци е сред приоритетните за ЕС, заяви председателят на Дъравната агенция за бежанците пред информационния сайт ФАКТИ [The focus on refugee children is among the priorities for the EU,” said the Chairman of the State Agency for Refugees in an interview with the news site FAKTI],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F640E36F"/>
+    <w:nsid w:val="67C258E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/bulgaria-ranks-fourth-eu-number-unaccompanied-refugee-children-says-sar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/bulgaria-ranks-fourth-eu-number-unaccompanied-refugee-children-says-sar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>