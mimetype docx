--- v1 (2026-08-26)
+++ v2 (2026-08-28)
@@ -22,96 +22,84 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bulgaria ranks fourth in the EU for number of unaccompanied refugee children, says SAR Chairman</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In an interview with the news site FAKTI, Ivan Ivanov, Chairman of the State Agency for Refugees (SAR), presented a pilot project for alternative social services aimed at unaccompanied refugee children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Discussing the situation of unaccompanied minors in Bulgaria, he stated that in 2014, there were 940 such children. Since 2021, this number has risen significantly, reaching 3,827 by the end of 2023. In 2020, more than 70% of all children who applied for protection were unaccompanied and separated from their families. As of 2025, Bulgaria ranks fourth among EU countries for the number of unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (29 July, 2025), Фокусът върху децата бежанци е сред приоритетните за ЕС, заяви председателят на Дъравната агенция за бежанците пред информационния сайт ФАКТИ [The focus on refugee children is among the priorities for the EU,” said the Chairman of the State Agency for Refugees in an interview with the news site FAKTI],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.07.2025</w:t>
       </w:r>
@@ -146,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,51 +244,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="67C258E2"/>
+    <w:nsid w:val="6E362A42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +674,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/bulgaria-ranks-fourth-eu-number-unaccompanied-refugee-children-says-sar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/bulgaria-ranks-fourth-eu-number-unaccompanied-refugee-children-says-sar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>