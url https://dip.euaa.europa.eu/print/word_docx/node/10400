--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -13,77 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">EU Commission presents the Asylum and Migration Management Strategy zzzzzz</w:t>
+          <w:t xml:space="preserve">EU Commission presents the Asylum and Migration Management Strategy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">From the EU Commission </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">press release</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Today, the Commission is presenting the first European Asylum and Migration Management Strategy. It sets out the EU's political objectives on asylum and migration and will serve as a compass with concrete priorities for the next five years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The EU has opened a new chapter on migration and asylum, building on and consolidating the substantial progress made in protecting our external borders, pursuing an assertive migration diplomacy, including our strategic and comprehensive partnerships with partner countries, and implementing the reforms brought by the Pact on Migration and Asylum. All these factors have contributed to a steady decrease of illegal migration and better migration management in recent years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -295,71 +298,73 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (29 January, 2026), [Commission presents a five-year strategy on migration],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://home-affairs.ec.europa.eu/news/commission-presents-five-year-strategy-migration-2026-01-29_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (29 January, 2026), [Press release: Commission presents a five-year strategy on migration],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/commission/presscorner/detail/en/ip_26_233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -488,187 +493,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C37DBEF"/>
+    <w:nsid w:val="F167F9D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -901,51 +939,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-commission-presents-asylum-and-migration-management-strategy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_26_233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/news/commission-presents-five-year-strategy-migration-2026-01-29_en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>