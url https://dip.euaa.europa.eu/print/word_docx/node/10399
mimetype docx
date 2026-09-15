--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -13,149 +13,164 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government proposes extraordinary regularisation to integrate third country nationals living in Spain zzzzzz</w:t>
+          <w:t xml:space="preserve">Government proposes extraordinary regularisation to integrate third country nationals living in Spain</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Spanish government has proposed a new Royal Decree to grant 1-year residence permit to third country nationals that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- have lived in Spain with no authorisation for at least 5 months before the 31 December 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In the case of applicants for international protection, those who have not receive a decision on their application or those to whom the protection have been denied will be able to apply for this new permit, as long as the application for international protection has been submitted before the end of 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- do not have criminal records and should not pose a threat to public order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The government expects to start receiving applications in April, once the Royal Decree enters into force, and till the end of June 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants granted with the residence permit will be able to work from the moment they receive the permit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">After one year, beneficiaries must apply for any other residence status established in the Spanish legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Q&amp;A about the new measure is available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of Spain | La Moncloa (27 January, 2026), El Gobierno inicia un proceso de regularización extraordinaria de extranjeros que ya viven en España [The Government begins an extraordinary regularization process for foreigners already living in Spain],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lamoncloa.gob.es/consejodeministros/resumenes/paginas/2026/270126-rueda-de-prensa-ministros.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -186,52 +201,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -284,187 +299,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1E2A031F"/>
+    <w:nsid w:val="EA8222CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -693,55 +741,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/government-proposes-extraordinary-regularisation-integrate-third-country" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/documents/20121/0/20260128+Preguntas+y+respuestas+REGULARIZACI%C3%93N.pdf/bf5f72f9-5b30-a0c4-834b-495118979b87?t=1769589290097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamoncloa.gob.es/consejodeministros/resumenes/paginas/2026/270126-rueda-de-prensa-ministros.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/government-proposes-extraordinary-regularisation-integrate-third-country" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/documents/20121/0/20260128+Preguntas+y+respuestas+REGULARIZACI%C3%93N.pdf/bf5f72f9-5b30-a0c4-834b-495118979b87?t=1769589290097" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamoncloa.gob.es/consejodeministros/resumenes/paginas/2026/270126-rueda-de-prensa-ministros.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>