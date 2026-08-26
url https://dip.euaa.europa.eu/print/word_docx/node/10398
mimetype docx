--- v0 (2026-07-08)
+++ v1 (2026-08-26)
@@ -13,115 +13,119 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Fedasil publishes 2024 report on reception zzzzzz</w:t>
+          <w:t xml:space="preserve">Fedasil publishes 2024 report on reception</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fedasil has published its 2024 report which presents the significant events and main statistics on reception, voluntary return and resettlement over the past year. According to Fedasil, the reception network in Belgium remained saturated in 2024, despite a record capacity and a large number of measures taken to reduce the length of stay in the centres, limit entries or encourage exits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report is available in French and Dutch and can be downloaded from the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or is available in an </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">online interactive version. </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal agency for the reception of asylum seekers | L’Agence fédérale pour l’accueil des demandeurs d’asile | Federaal agentschap voor de opvang van asielzoekers (29 July, 2025), Rapport annuel 2024 [Annual Report 2024],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fedasil.be/fr/actualites/accueil-des-demandeurs-dasile/rapport-annuel-2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -250,187 +254,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 08-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F00261C6"/>
+    <w:nsid w:val="842BB4CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -663,51 +700,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/fedasil-publishes-2024-report-reception" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasil.be/sites/default/files/Rapport%20annuel%202024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.express.adobe.com/webpage/Y2fHIjeQguDMc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasil.be/fr/actualites/accueil-des-demandeurs-dasile/rapport-annuel-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>