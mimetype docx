--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -22,89 +22,77 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The CGRS extends the suspension of cases from Syria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CGRS has extended the suspension of the processing of applications from Syrian applicants until the end of October 2025, in light of the precarious and volatile security situation in Syria. It reported that there is insufficient information available to resume the processing of cases at this time. Only personal interviews and decisions for persons with protection status in another EU Member State will continue. All other decisions remain suspended.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of the Commissioner General for Refugees and Stateless Persons | Commissariaatgeneraal voor de vluchtelingen en de staatlozen | Commissariat Général aux Réfugiés et aux Apatrides (23 April, 2025), [Extension of suspension for Syria,],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cgrs.be/en/news/extension-suspension-syria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.04.2025</w:t>
       </w:r>
@@ -139,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,51 +237,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -406,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3FC525DE"/>
+    <w:nsid w:val="9410009E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,51 +667,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/cgrs-extends-suspension-cases-syria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en/news/extension-suspension-syria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/cgrs-extends-suspension-cases-syria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en/news/extension-suspension-syria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>