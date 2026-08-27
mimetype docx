--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -7,68 +7,56 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR published a survey regarding the situation of refugees and migrants in Calais and Dunkerque. The survey conclusions reveal significant needs in terms of protection and access to services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For example, the survey found a limited level of information about the asylum procedure as well as restricted access to legal and administrative support services. More than half of those surveyed expressed their intention to travel to the United Kingdom, in particular to seek international protection. They cited mainly the perception of better handling of asylum procedures, but also the existence of employment prospects, language skills and the presence of family members.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR also observed an increased presence of single women, women with children and families, although only a very few were willing to respond to the survey.</w:t>
       </w:r>
@@ -86,54 +74,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The survey was carried out in summer 2025 in partnership with several CSOs who are working on the field: la Vie Active, Audasse, France Terre d'Asile, Croix Rouge Française, Médecins du Monde. The interviews, conducted on a voluntary, confidential and anonymous basis, collected information on 106 adults and unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (23 December, 2025), Calais et Dunkerque : le HCR alerte sur les besoins de protection des réfugiés et migrants [Calais et Dunkerque : UNHCR highlights needs of protection of refugees and migrants],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/fr-fr/actualites/communiques-de-presse/calais-et-dunkerque-le-hcr-alerte-sur-les-besoins-de-protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -164,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Legal assistance and representation, Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -262,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="93CD457F"/>
+    <w:nsid w:val="EBDBA081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -671,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/unhcr-survey-situation-refugees-calais-and-dunkerque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/fr-fr/actualites/communiques-de-presse/calais-et-dunkerque-le-hcr-alerte-sur-les-besoins-de-protection" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/fr-fr/actualites/communiques-de-presse/calais-et-dunkerque-le-hcr-alerte-sur-les-besoins-de-protection" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>