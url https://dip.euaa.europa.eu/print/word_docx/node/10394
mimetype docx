--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">UNHCR survey on situation of refugees in Calais and Dunkerque</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR published a survey regarding the situation of refugees and migrants in Calais and Dunkerque. The survey conclusions reveal significant needs in terms of protection and access to services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For example, the survey found a limited level of information about the asylum procedure as well as restricted access to legal and administrative support services. More than half of those surveyed expressed their intention to travel to the United Kingdom, in particular to seek international protection. They cited mainly the perception of better handling of asylum procedures, but also the existence of employment prospects, language skills and the presence of family members.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR also observed an increased presence of single women, women with children and families, although only a very few were willing to respond to the survey.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -263,51 +265,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -420,51 +422,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EBDBA081"/>
+    <w:nsid w:val="49EAA5CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -693,51 +695,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/fr-fr/actualites/communiques-de-presse/calais-et-dunkerque-le-hcr-alerte-sur-les-besoins-de-protection" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/unhcr-survey-situation-refugees-calais-and-dunkerque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/fr-fr/actualites/communiques-de-presse/calais-et-dunkerque-le-hcr-alerte-sur-les-besoins-de-protection" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>