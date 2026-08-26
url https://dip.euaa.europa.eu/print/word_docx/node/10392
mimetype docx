--- v0 (2026-07-12)
+++ v1 (2026-08-26)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Office of Citizenship and Migration Affairs (OCMA) launches project to improve reception and accommodation standards. zzzzzz</w:t>
+          <w:t xml:space="preserve">The Office of Citizenship and Migration Affairs (OCMA) launches project to improve reception and accommodation standards.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office of Citizenship and Migration Affairs (OCMA) will implement the Asylum, Migration and Integration Fund (AMIF) 2021–2027 project No. OCMA/PMIF/2025/1, titled “Support measures for the reception and accommodation of persons in need of international protection in Latvia (stage 2)”. The project, financed by the Fund and the state budget, aims to improve reception and accommodation standards for persons under international and temporary protection in Latvia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project will provide medical, psychological, and material support to asylum seekers and strengthen OCMA’s capacity in asylum procedures. It includes staff training, hiring additional personnel, ensuring the operation of PMIC Liepna, and purchasing equipment for accommodation centres in Mucenieki and Liepna, as well as two vehicles for these centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project will run from 1 January 2026 to 31 December 2029 with a total budget of EUR 6,447,067, including EUR 4,835,300 from the Fund and EUR 1,611,767 from the state budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | Pilsonības un migrācijas lietu pārvalde (5 January, 2026), Pilsonības un migrācijas lietu pārvalde uzsāk projektu patvēruma meklētāju uzņemšanas un izmitināšanas standartu paaugstināšanai [Office of Citizenship and Migration Affairs launches project to raise standards for reception and accommodation of asylum seekers],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pmlp.gov.lv/lv/jaunums/pilsonibas-un-migracijas-lietu-parvalde-uzsak-projektu-patveruma-mekletaju-uznemsanas-un-izmitinasanas-standartu-paaugstinasanai</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EACCD818"/>
+    <w:nsid w:val="0617D1B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/office-citizenship-and-migration-affairs-ocma-launches-project-improve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/pilsonibas-un-migracijas-lietu-parvalde-uzsak-projektu-patveruma-mekletaju-uznemsanas-un-izmitinasanas-standartu-paaugstinasanai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/office-citizenship-and-migration-affairs-ocma-launches-project-improve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/pilsonibas-un-migracijas-lietu-parvalde-uzsak-projektu-patveruma-mekletaju-uznemsanas-un-izmitinasanas-standartu-paaugstinasanai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>