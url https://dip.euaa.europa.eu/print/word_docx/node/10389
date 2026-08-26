--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Memorandum of Cooperation for the prevention of domestic violence among refugee and migrant population zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Memorandum of Cooperation for the prevention of domestic violence among refugee and migrant population</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A Memorandum of cooperation was signed between the Ministry of Immigration and Asylum and the Ministry of Social Cohesion and Family to strengthen institutional cooperation in the prevention and response to gender-based and domestic violence, with particular emphasis on women and girls of the refugee and migrant population.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Memorandum provides, among others, for:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -173,54 +163,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Memorandum is part of the government's strategy to strengthen social cohesion, protect human rights and combat all forms of violence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (30 July, 2025), Κοινό Δελτίο Τύπου των Υπουργείων Μετανάστευσης και Ασύλου και Κοινωνικής Συνοχής και Οικογένειας, σχετικά με την υπογραφή Μνημονίου Συνεργασίας για την πρόληψη και αντιμετώπιση της έμφυλης και ενδοοικογενειακής βίας στον προσφυγικό και μεταναστευτικό πλη [Joint Press Release of the Ministries of Immigration and Asylum and Social Cohesion and Family, regarding the signing of a Memorandum of Cooperation for the prevention and treatment of gender-based and domestic violence among the refugee and migrant popul],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/koino-deltio-typoy-ton-ypoyrgeion-metanasteysis-kai-asyloy-kai-koinonikis-synochis-kai-oikogeneias-schetika-me-tin-ypografi-mnimonioy-synergasias-gia-tin-prolipsi-kai-antimetopisi-tis-emfylis-kai-end/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -251,52 +242,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Victims of GBV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -349,187 +340,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="87FA9CAD"/>
+    <w:nsid w:val="FA95F522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -633,51 +657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="90E1148B"/>
+    <w:nsid w:val="2C3209AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -909,55 +933,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/memorandum-cooperation-prevention-domestic-violence-among-refugee-and-migrant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/koino-deltio-typoy-ton-ypoyrgeion-metanasteysis-kai-asyloy-kai-koinonikis-synochis-kai-oikogeneias-schetika-me-tin-ypografi-mnimonioy-synergasias-gia-tin-prolipsi-kai-antimetopisi-tis-emfylis-kai-end/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/memorandum-cooperation-prevention-domestic-violence-among-refugee-and-migrant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/koino-deltio-typoy-ton-ypoyrgeion-metanasteysis-kai-asyloy-kai-koinonikis-synochis-kai-oikogeneias-schetika-me-tin-ypografi-mnimonioy-synergasias-gia-tin-prolipsi-kai-antimetopisi-tis-emfylis-kai-end/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>