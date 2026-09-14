--- v0 (2026-07-15)
+++ v1 (2026-09-14)
@@ -13,100 +13,114 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Danish Immigration Service temporarily suspends processing of asylum applications from Iran zzzzzz</w:t>
+          <w:t xml:space="preserve">The Danish Immigration Service temporarily suspends processing of asylum applications from Iran</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service has suspended processing of asylum cases involving Iranian nationals following a decision by the Refugee Appeals Board’s Coordination Committee on 12 January 2026, with exceptions for cases not dependent on conditions in Iran (such as Dublin transfers and procedural matters). The suspension will be reviewed at the Committee’s next meeting on 5 February 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Due to the deteriorating and highly uncertain situation in Iran, Danish authorities have also extended departure deadlines for individuals required to return to Iran. Deadlines to leave Denmark granted from 23 January 2026 onward are automatically extended, while those unable to meet existing deadlines must request extensions with justification and documentation from the issuing authority (Immigration Service or SIRI). </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen (23 January, 2026), Information til personer fra Iran [Information for persons from Iran],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nyidanmark.dk/en-GB/News-Front-Page/2026/01/Information-for-persons-from-Iran</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -137,52 +151,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,187 +249,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46E571A3"/>
+    <w:nsid w:val="508E7418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,55 +691,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-temporarily-suspends-processing-asylum-applications" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/News-Front-Page/2026/01/Information-for-persons-from-Iran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-temporarily-suspends-processing-asylum-applications" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/News-Front-Page/2026/01/Information-for-persons-from-Iran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>