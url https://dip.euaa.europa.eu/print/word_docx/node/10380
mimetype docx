--- v2 (2026-09-15)
+++ v3 (2026-10-30)
@@ -72,51 +72,51 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister also reiterated Malta’s success in managing an effective and well-functioning return system which has led to a 93% decrease in irregular arrivals in 2024 compared to previous years. He encouraged the further use of EU tools to encourage third country cooperation and highlighted the importance of supporting Libya and the Libyan authorities to ensure that instability does not give rise to further increases in irregular departures to the EU.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (17 June, 2025), [ PRESS RELEASE BY THE MINISTRY FOR HOME AFFAIRS, SECURITY AND EMPLOYMENT, PR251071en 17/06/2025],</w:t>
+        <w:t xml:space="preserve">Ministry for Home Affairs and Security (17 June, 2025), [ PRESS RELEASE BY THE MINISTRY FOR HOME AFFAIRS, SECURITY AND EMPLOYMENT, PR251071en 17/06/2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/06/17/pr251071en.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -263,51 +263,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -420,51 +420,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="307766AF"/>
+    <w:nsid w:val="E74F68F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>