--- v3 (2026-10-30)
+++ v4 (2026-10-30)
@@ -420,51 +420,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E74F68F0"/>
+    <w:nsid w:val="4396F123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>