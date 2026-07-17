--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -237,51 +237,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +373,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9B5371B3"/>
+    <w:nsid w:val="B74B4205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>