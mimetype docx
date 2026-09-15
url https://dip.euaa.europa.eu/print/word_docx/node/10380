--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister responsible for migration and asylum attends Council meeting in Luxembourg zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister responsible for migration and asylum attends Council meeting in Luxembourg</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister for Home Affairs, Security and Employment, Byron Camilleri, attended the Home Affairs Council meeting in Luxembourg. The meeting focused on security, returns, Schengen-related matters and the current situation in Libya.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In his interventions, the Minister reiterated the importance of having resilient external borders and returns to deter irregular arrivals, decreasing the risk of loss of life at sea and dismantling smuggling networks. He emphasised the importance of Frontex support in managing external borders and expressed support for expanding its mandate to allow it to carry out returns directly from third countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister also reiterated Malta’s success in managing an effective and well-functioning return system which has led to a 93% decrease in irregular arrivals in 2024 compared to previous years. He encouraged the further use of EU tools to encourage third country cooperation and highlighted the importance of supporting Libya and the Libyan authorities to ensure that instability does not give rise to further increases in irregular departures to the EU.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (17 June, 2025), [ PRESS RELEASE BY THE MINISTRY FOR HOME AFFAIRS, SECURITY AND EMPLOYMENT, PR251071en 17/06/2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/06/17/pr251071en.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B74B4205"/>
+    <w:nsid w:val="307766AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/minister-responsible-migration-and-asylum-attends-council-meeting-luxembourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/06/17/pr251071en.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/minister-responsible-migration-and-asylum-attends-council-meeting-luxembourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/06/17/pr251071en.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>