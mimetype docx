--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A4BA3B7A"/>
+    <w:nsid w:val="D2C89DCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>