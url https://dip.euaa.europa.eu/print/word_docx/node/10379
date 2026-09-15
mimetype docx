--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Independent Monitoring Mechanism presented its periodic report to the Advisory Board and Ministry of Interior zzzzzz</w:t>
+          <w:t xml:space="preserve">Independent Monitoring Mechanism presented its periodic report to the Advisory Board and Ministry of Interior</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatia’s Nezavisni Mehanizam Nadzora (Independent Monitoring Mechanism, hereafter NMN) presented its report on activities carried out between January to May 2025 to its Advisory Board and the Ministry of the Interior. The meeting was attended by representatives of the Frontex Office for Fundamental Rights, the UNHCR and IOM, the European Commission’s Directorate-General for Migration and Home Affairs (DG HOME) and the European Union Agency for Fundamental Rights (FRA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the first five months of 2025, the NMN carried out 20 observation missions, which included 77 observation activities in 41 locations, and 22 interviews with migrants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Independent Monitoring Mechanism | Nezavisni mehanizam nadzora (17 June, 2025), NMN predstavio svoje 1. periodično izvješće o radu Savjetodavnom odboru i MUP-u [NMN presented its 1st periodic report on its work to the Advisory Board and the Ministry of the Interior],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nmn.hr/istaknuto/nmn-predstavio-svoje-1-periodicno-izvjesce-o-radu-savjetodavnom-odboru-i-mup-u/61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D2C89DCE"/>
+    <w:nsid w:val="F20AC548"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/independent-monitoring-mechanism-presented-its-periodic-report-advisory-board" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nmn.hr/istaknuto/nmn-predstavio-svoje-1-periodicno-izvjesce-o-radu-savjetodavnom-odboru-i-mup-u/61" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/independent-monitoring-mechanism-presented-its-periodic-report-advisory-board" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nmn.hr/istaknuto/nmn-predstavio-svoje-1-periodicno-izvjesce-o-radu-savjetodavnom-odboru-i-mup-u/61" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>