--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,101 +21,112 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Slovakia establishes network of centres for refugees to support integration zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovakia launched the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Network of Centres for Refugees and Foreigners – Safe Point</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to enhance cooperation and coordination in supporting and integrating migrants and refugees across municipal centres. The network is coordinated by the Union of Towns and Cities of Slovakia, with support from UNHCR.  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seven cities have joined the network: Bratislava, Nitra, Trnava, Žilina, Košice, Prešov, and Michalovce. These cities already have local integration centres, which will now operate under the common name 'Safe Point,' alongside their existing local identities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Union of Towns and Cities of Slovakia | Únia miest Slovenska (24 June, 2025), Vznikla Sieť centier pre utečencov a cudzincov v siedmich slovenských mestách – Bezpečný bod [A network of centres for refugees and foreigners established in seven Slovak cities – Safe Point],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uniamiest.sk/tlacovespravy/vznikla-sie%C5%A5-centier-pre-ute%C4%8Dencov-a-cudzincov-v-siedmich-slovensk%C3%BDch-mest%C3%A1ch-%E2%80%93-bezpe%C4%8Dn%C3%BD-bod-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.06.2025</w:t>
       </w:r>
     </w:p>
@@ -149,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -247,51 +258,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -383,51 +394,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F25CB8C3"/>
+    <w:nsid w:val="4F29A08C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -656,51 +667,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/slovakia-establishes-network-centres-refugees-support-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniamiest.sk/tlacovespravy/vznikla-sie%C5%A5-centier-pre-ute%C4%8Dencov-a-cudzincov-v-siedmich-slovensk%C3%BDch-mest%C3%A1ch-%E2%80%93-bezpe%C4%8Dn%C3%BD-bod-" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/slovakia-establishes-network-centres-refugees-support-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniamiest.sk/tlacovespravy/vznikla-sie%C5%A5-centier-pre-ute%C4%8Dencov-a-cudzincov-v-siedmich-slovensk%C3%BDch-mest%C3%A1ch-%E2%80%93-bezpe%C4%8Dn%C3%BD-bod-" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>