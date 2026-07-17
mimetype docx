--- v1 (2026-07-16)
+++ v2 (2026-07-17)
@@ -21,112 +21,101 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Slovakia establishes network of centres for refugees to support integration zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...9 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovakia launched the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Network of Centres for Refugees and Foreigners – Safe Point</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to enhance cooperation and coordination in supporting and integrating migrants and refugees across municipal centres. The network is coordinated by the Union of Towns and Cities of Slovakia, with support from UNHCR.  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seven cities have joined the network: Bratislava, Nitra, Trnava, Žilina, Košice, Prešov, and Michalovce. These cities already have local integration centres, which will now operate under the common name 'Safe Point,' alongside their existing local identities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Union of Towns and Cities of Slovakia | Únia miest Slovenska (24 June, 2025), Vznikla Sieť centier pre utečencov a cudzincov v siedmich slovenských mestách – Bezpečný bod [A network of centres for refugees and foreigners established in seven Slovak cities – Safe Point],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uniamiest.sk/tlacovespravy/vznikla-sie%C5%A5-centier-pre-ute%C4%8Dencov-a-cudzincov-v-siedmich-slovensk%C3%BDch-mest%C3%A1ch-%E2%80%93-bezpe%C4%8Dn%C3%BD-bod-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.06.2025</w:t>
       </w:r>
     </w:p>
@@ -160,52 +149,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -258,51 +247,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -394,51 +383,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4F29A08C"/>
+    <w:nsid w:val="FD6BEF25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +656,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/slovakia-establishes-network-centres-refugees-support-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniamiest.sk/tlacovespravy/vznikla-sie%C5%A5-centier-pre-ute%C4%8Dencov-a-cudzincov-v-siedmich-slovensk%C3%BDch-mest%C3%A1ch-%E2%80%93-bezpe%C4%8Dn%C3%BD-bod-" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/slovakia-establishes-network-centres-refugees-support-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniamiest.sk/tlacovespravy/vznikla-sie%C5%A5-centier-pre-ute%C4%8Dencov-a-cudzincov-v-siedmich-slovensk%C3%BDch-mest%C3%A1ch-%E2%80%93-bezpe%C4%8Dn%C3%BD-bod-" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>