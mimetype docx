--- v2 (2026-07-17)
+++ v3 (2026-09-14)
@@ -13,112 +13,127 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Slovakia establishes network of centres for refugees to support integration zzzzzz</w:t>
+          <w:t xml:space="preserve">Slovakia establishes network of centres for refugees to support integration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Slovakia launched the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Network of Centres for Refugees and Foreigners – Safe Point</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to enhance cooperation and coordination in supporting and integrating migrants and refugees across municipal centres. The network is coordinated by the Union of Towns and Cities of Slovakia, with support from UNHCR.  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seven cities have joined the network: Bratislava, Nitra, Trnava, Žilina, Košice, Prešov, and Michalovce. These cities already have local integration centres, which will now operate under the common name 'Safe Point,' alongside their existing local identities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Union of Towns and Cities of Slovakia | Únia miest Slovenska (24 June, 2025), Vznikla Sieť centier pre utečencov a cudzincov v siedmich slovenských mestách – Bezpečný bod [A network of centres for refugees and foreigners established in seven Slovak cities – Safe Point],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uniamiest.sk/tlacovespravy/vznikla-sie%C5%A5-centier-pre-ute%C4%8Dencov-a-cudzincov-v-siedmich-slovensk%C3%BDch-mest%C3%A1ch-%E2%80%93-bezpe%C4%8Dn%C3%BD-bod-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -149,52 +164,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -247,187 +262,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FD6BEF25"/>
+    <w:nsid w:val="9DBAD8AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -656,55 +704,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/slovakia-establishes-network-centres-refugees-support-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniamiest.sk/tlacovespravy/vznikla-sie%C5%A5-centier-pre-ute%C4%8Dencov-a-cudzincov-v-siedmich-slovensk%C3%BDch-mest%C3%A1ch-%E2%80%93-bezpe%C4%8Dn%C3%BD-bod-" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/slovakia-establishes-network-centres-refugees-support-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniamiest.sk/tlacovespravy/vznikla-sie%C5%A5-centier-pre-ute%C4%8Dencov-a-cudzincov-v-siedmich-slovensk%C3%BDch-mest%C3%A1ch-%E2%80%93-bezpe%C4%8Dn%C3%BD-bod-" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>