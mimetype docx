--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -265,51 +265,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -401,51 +401,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A53307DF"/>
+    <w:nsid w:val="53907561"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>