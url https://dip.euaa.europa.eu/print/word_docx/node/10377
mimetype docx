--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Joint press release following the trilateral ministerial meeting of Greece, Bulgaria, and Turkey in Sofia zzzzzz</w:t>
+          <w:t xml:space="preserve">Joint press release following the trilateral ministerial meeting of Greece, Bulgaria, and Turkey in Sofia</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 24 June 2025, the Minister of Interior of Bulgaria, Mr Daniel Mitov, hosted the Minister of Migration and Asylum of Greece, Mr Mavroudis Voridis, and the Minister of Interior of Türkiye, Mr. Ali Yerlikaya, on the occasion of the second Ministerial trilateral meeting in Sofia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first meeting took place in Istanbul on 14 January 2025, following an agreement to meet regularly at the political level to discuss recent developments and trends in migration, assess the results of cooperation and reconfirm the commitments towards the trilateral dialogue and collaboration in countering irregular migration and trans-border crime.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Building on the mutual trust and driven by their willingness to sustain the high-level dialogue, the ministers exchanged views on the impact of the migration situation in the region and beyond, including the latest challenges of irregular migration they face and the need to further strengthen their efforts to more effectively address criminal networks. The ministers emphasised the importance of border management, prevention of illegal migration, partnership with countries of origin along the route and effective return policy. Enhanced operational cooperation including timely information exchange was identified as central. The ministers recognised the role of their political cooperation for the security in the region and confirmed their willingness to contribute to it.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -89,54 +102,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (24 June, 2025), Μάκης Βορίδης από την τριμερή Ελλάδας – Βουλγαρίας – Τουρκίας στη Σόφια: «Θωράκιση συνόρων και σαφές μήνυμα προς τους λαθροδιακινητές: Ο έλεγχος των συνόρων ανήκει ξανά στα κράτη» [Makis Voridis from the tripartite meeting of Greece – Bulgaria – Turkey in Sofia: "Strengthening of borders and a clear message to human traffickers: The control of borders belongs once again to the states."],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/makis-voridis-apo-tin-trimeri-elladas-voylgarias-toyrkias-sti-sofia-thorakisi-synoron-kai-safes-minyma-pros-toys-lathrodiakinites-o-elegchos-ton-synoron-anikei-xana-sta-kra/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -167,52 +181,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -265,187 +279,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53907561"/>
+    <w:nsid w:val="9AF3C811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,55 +721,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/joint-press-release-following-trilateral-ministerial-meeting-greece-bulgaria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/makis-voridis-apo-tin-trimeri-elladas-voylgarias-toyrkias-sti-sofia-thorakisi-synoron-kai-safes-minyma-pros-toys-lathrodiakinites-o-elegchos-ton-synoron-anikei-xana-sta-kra/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/joint-press-release-following-trilateral-ministerial-meeting-greece-bulgaria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/makis-voridis-apo-tin-trimeri-elladas-voylgarias-toyrkias-sti-sofia-thorakisi-synoron-kai-safes-minyma-pros-toys-lathrodiakinites-o-elegchos-ton-synoron-anikei-xana-sta-kra/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>