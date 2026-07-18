--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -242,51 +242,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -378,51 +378,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="933D3F59"/>
+    <w:nsid w:val="664E594D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>