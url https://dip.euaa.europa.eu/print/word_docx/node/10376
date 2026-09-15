--- v1 (2026-07-18)
+++ v2 (2026-09-15)
@@ -13,107 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government trains public officials on combatting racism zzzzzz</w:t>
+          <w:t xml:space="preserve">Government trains public officials on combatting racism</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">press statement by the Parliamentary Secretary for Equality and Reforms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Government announced that more than 300 public officials and 400 police officers were trained by the Human Rights Directorate on combatting racism, xenophobia and exclusion. The Parliamentary Secretary stated that the Government is addressing this social problem and is ensuring that those who work in the public sector are sensitive and able to respond in a professional manner in cases of discrimination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Research conducted by the National Commission on the Promotion of Equality (NCPE) showed that there is a prevalence of discrimination amongst persons of African descent and Muslim minorities in Malta, in particular in the areas of employment, education, services and accommodation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of the Parliamentary Secretariat for Equality and Reforms | Segretarjat parlamentari għall-ugwaljanza u r-riformi (25 June, 2025), STQARRIJA MIS-SEGRETARJAT PARLAMENTARI GĦALL-UGWALJANZA U R-RIFORMI Il-Gvern b’impenn sħiħ kontra r-razziżmu – Aktar minn 700 uffiċjal imħarreġ, PR251141 25/06/2025 [Ministry for Parliamentary Secretariat for Equality and Reforms Government fully committed against racism – More than 700 officials trained PR251141 – 25/06/2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/06/25/pr251141.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="664E594D"/>
+    <w:nsid w:val="32B6DB7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +699,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/government-trains-public-officials-combatting-racism" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/06/25/pr251141.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/government-trains-public-officials-combatting-racism" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/06/25/pr251141.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>