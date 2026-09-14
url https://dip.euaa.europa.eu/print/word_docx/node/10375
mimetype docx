--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,107 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Report on the activities of the Centres for the Support of the Integration of Foreigners for 2024 zzzzzz</w:t>
+          <w:t xml:space="preserve">Report on the activities of the Centres for the Support of the Integration of Foreigners for 2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On 25 June, the Ministry of the Interior published a report on the activities of the Centres for the Integration of Foreigners in 2024. Last year the centres, which are operated by the Ministry of Interior's Refugee Facilities Administration in 10 regions of Czechia, welcome over 44,000 unique clients, provided them with over 129,000 services and assisted 175,000 refugees from Ukraine. The centres and their activities represent one of the key instruments of the government's policy for the integration of foreigners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The report, which is available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (in CZ), not only provides a description of the activities, the structure and mission of the centres, but also statistical data and examples of good practice. Centres that do not operate within the Ministry of Interior's Social Security System are also included, so that the reader has a comprehensive view of the issues in individual regions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (25 June, 2025), Správa uprchlických zařízení, (25 June 2025), Zpráva o činnosti Center na podporu integrace cizinců za rok 2024 [Report on the activities of the Center for the Support of the Integration of Foreigners for 2024],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.suz.cz/zprava-o-cinnosti-center-na-podporu-integrace-cizincu-za-rok-2023-2/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1FE3416C"/>
+    <w:nsid w:val="B41C5BC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +699,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/report-activities-centres-support-integration-foreigners-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.integracnicentra.cz/headlines/zprava-o-cinnosti-cpic-2024/?fbclid=IwY2xjawLIojhleHRuA2FlbQIxMAABHkVS6BTwg5_IyddbjVO4oMD4UriVhXYO1hDBohCvVHduOZWdl2iK1fIpI0cp_aem_jyP-8pFI8QLLyyHDccZumA" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suz.cz/zprava-o-cinnosti-center-na-podporu-integrace-cizincu-za-rok-2023-2/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/report-activities-centres-support-integration-foreigners-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.integracnicentra.cz/headlines/zprava-o-cinnosti-cpic-2024/?fbclid=IwY2xjawLIojhleHRuA2FlbQIxMAABHkVS6BTwg5_IyddbjVO4oMD4UriVhXYO1hDBohCvVHduOZWdl2iK1fIpI0cp_aem_jyP-8pFI8QLLyyHDccZumA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suz.cz/zprava-o-cinnosti-center-na-podporu-integrace-cizincu-za-rok-2023-2/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>