--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,119 +13,135 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of the Interior submits the draft asylum law for public consultations zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ministry of the Interior submits the draft asylum law for public consultations</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On 26 June 2025, the Estonian Ministry of the Interior shared the draft Act on Granting International Protection to Aliens(AGIPA) for coordination and public consultation. Institutions and partners were formally notified and invited to submit their opinions by 1 September 2025. The Ministry’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">communication</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> was addressed to a broad range of national authorities and cooperation partners, including, for instance, the Police and Border Guard Board, Internal Security Service, Social Insurance Board, Government Office, Office of the Chancellor of Justice, IOM, UNHCR Nordic and Baltic Representation, Estonian Human Rights Centre, and the Estonian Refugee Council.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The draft, the explanatory memorandum, and its annexes can be accessed in the Draft Information System </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information system for draft legislation | Eelnõude infosüsteem (26 June, 2025), Välismaalastele rahvusvahelise kaitse andmise seaduse eelnõu [Draft Act on Granting International Protection to Aliens],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eelnoud.valitsus.ee/main#E2TNIHM3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -156,52 +172,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -254,187 +270,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="95A95EFD"/>
+    <w:nsid w:val="40084B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -663,55 +712,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/ministry-interior-submits-draft-asylum-law-public-consultations" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.advokatuur.ee/app/uploads/2025/07/Valismaalasele-rahvusvahelise-kaitse-andmise-seaduse-eelnou-kooskolastamiseks-esitamine.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eelnoud.valitsus.ee/main#cTT3eUz7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eelnoud.valitsus.ee/main#E2TNIHM3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/ministry-interior-submits-draft-asylum-law-public-consultations" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.advokatuur.ee/app/uploads/2025/07/Valismaalasele-rahvusvahelise-kaitse-andmise-seaduse-eelnou-kooskolastamiseks-esitamine.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eelnoud.valitsus.ee/main#cTT3eUz7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eelnoud.valitsus.ee/main#E2TNIHM3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>