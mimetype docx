--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -223,51 +223,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +359,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3F65A3BD"/>
+    <w:nsid w:val="5F738326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>