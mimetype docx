--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Deputy Minister of Immigration and Asylum participates in JHA Council zzzzzz</w:t>
+          <w:t xml:space="preserve">Deputy Minister of Immigration and Asylum participates in JHA Council</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Deputy Minister of Immigration and Asylum, Ms. Sevi Voloudaki, participated in the work of the Council of Ministers of Home Affairs and Justice of the European Union, which took place in Luxembourg on 12 and 13 June 2025. During her statement on the part of the discussion on returns policy, the Deputy Minister stressed that the effective implementation of returns is a top priority for the Greek government. She also pointed out that no internal effort, no matter how well-designed, can succeed without effective cooperation with countries of origin or provenance. Referring to the situation in Libya, Ms. Voloudaki expressed strong concern about the emergence of a new migration route from Tobruk to Crete, with more than 4,000 arrivals in the first half of 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (13 June, 2025), Σ. Βολουδάκη στο Συμβούλιο Υπουργών Εσωτερικών και Δικαιοσύνης της Ε.Ε.: «Η Ευρώπη χρειάζεται κοινή στρατηγική για αποτελεσματικές επιστροφές» [S. Voloudakis at the EU Council of Ministers of Interior and Justice: "Europe needs a common strategy for effective returns"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/s-voloydaki-sto-symvoylio-ypoyrgon-esoterikon-kai-dikaiosynis-tis-e-e-i-eyropi-chreiazetai-koini-stratigiki-gia-apotelesmatikes-epistrofes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F738326"/>
+    <w:nsid w:val="4F13F793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/deputy-minister-immigration-and-asylum-participates-jha-council" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/s-voloydaki-sto-symvoylio-ypoyrgon-esoterikon-kai-dikaiosynis-tis-e-e-i-eyropi-chreiazetai-koini-stratigiki-gia-apotelesmatikes-epistrofes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/deputy-minister-immigration-and-asylum-participates-jha-council" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/s-voloydaki-sto-symvoylio-ypoyrgon-esoterikon-kai-dikaiosynis-tis-e-e-i-eyropi-chreiazetai-koini-stratigiki-gia-apotelesmatikes-epistrofes/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>