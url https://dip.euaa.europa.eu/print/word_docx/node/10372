--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,84 +21,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">"HERMES-2025" preparedness exercise to enhance operational preparedness in emergency situations zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first part of the "HERMES-2025" preparedness exercises, conducted by the Reception and Identification Service of the General Secretariat for the Reception of Asylum Seekers of the Ministry of Immigration and Asylum, has been completed, in the context of enhancing operational preparedness and coordination of all involved bodies to address emergency situations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The exercises aim to test existing civil protection plans and improve personnel training in real simulation conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (13 June, 2025), Επιχειρησιακή ετοιμότητα σε συνθήκες κρίσης: Ολοκληρώθηκε το πρώτο μέρος των ασκήσεων ετοιμότητας «ΕΡΜΗΣ-2025» [Operational readiness in crisis conditions: The first part of the "HERMES-2025" readiness exercises has been completed],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/epicheirisiaki-etoimotita-se-synthikes-krisis-oloklirothike-to-proto-meros-ton-askiseon-etoimotitas-ermis-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.06.2025</w:t>
       </w:r>
     </w:p>
@@ -132,52 +143,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E2C8916"/>
+    <w:nsid w:val="985B6560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +650,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/hermes-2025-preparedness-exercise-enhance-operational-preparedness-emergency" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/epicheirisiaki-etoimotita-se-synthikes-krisis-oloklirothike-to-proto-meros-ton-askiseon-etoimotitas-ermis-2025/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/hermes-2025-preparedness-exercise-enhance-operational-preparedness-emergency" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/epicheirisiaki-etoimotita-se-synthikes-krisis-oloklirothike-to-proto-meros-ton-askiseon-etoimotitas-ermis-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>