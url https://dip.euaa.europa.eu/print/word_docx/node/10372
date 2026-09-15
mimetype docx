--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">"HERMES-2025" preparedness exercise to enhance operational preparedness in emergency situations zzzzzz</w:t>
+          <w:t xml:space="preserve">"HERMES-2025" preparedness exercise to enhance operational preparedness in emergency situations</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first part of the "HERMES-2025" preparedness exercises, conducted by the Reception and Identification Service of the General Secretariat for the Reception of Asylum Seekers of the Ministry of Immigration and Asylum, has been completed, in the context of enhancing operational preparedness and coordination of all involved bodies to address emergency situations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The exercises aim to test existing civil protection plans and improve personnel training in real simulation conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (13 June, 2025), Επιχειρησιακή ετοιμότητα σε συνθήκες κρίσης: Ολοκληρώθηκε το πρώτο μέρος των ασκήσεων ετοιμότητας «ΕΡΜΗΣ-2025» [Operational readiness in crisis conditions: The first part of the "HERMES-2025" readiness exercises has been completed],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/epicheirisiaki-etoimotita-se-synthikes-krisis-oloklirothike-to-proto-meros-ton-askiseon-etoimotitas-ermis-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="985B6560"/>
+    <w:nsid w:val="6E085D41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/hermes-2025-preparedness-exercise-enhance-operational-preparedness-emergency" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/epicheirisiaki-etoimotita-se-synthikes-krisis-oloklirothike-to-proto-meros-ton-askiseon-etoimotitas-ermis-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>