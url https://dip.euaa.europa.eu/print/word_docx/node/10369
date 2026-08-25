--- v0 (2026-06-15)
+++ v1 (2026-08-25)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Czech government and IOM launch project to improve access to affordable housing for migrants zzzzzz</w:t>
+          <w:t xml:space="preserve">Czech government and IOM launch project to improve access to affordable housing for migrants</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In cooperation with the IOM, the Ministry of Regional Development of the Czech Republic launched a project to improve access to affordable and dignified housing for migrants. The project runs from April to December 2025. This follows the approval of the new Housing Support Act, which foresees the establishment of a network of 115 contact points at the municipal level across all 14 regions of Czechia to provide counselling, guarantees for landlords and prevention of housing loss. These housing contact points will be at the core of the project, which is based on three pillars:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training for staff at housing contact points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -90,54 +103,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Project activities aim to foster greater independence for migrants, reduce their vulnerability and strengthen cooperation among key stakeholders in the area of housing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Organization for Migration (5 June, 2025), [IOM supports housing contact point staff on working with migrants in the context of the new Housing Support Act],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://czechia.iom.int/news/iom-supports-housing-contact-point-staff-working-migrants-context-new-housing-support-act</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -168,52 +182,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -266,187 +280,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5EB3B8C6"/>
+    <w:nsid w:val="05A238B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +597,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A147891F"/>
+    <w:nsid w:val="517B70EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -826,55 +873,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-government-and-iom-launch-project-improve-access-affordable-housing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://czechia.iom.int/news/iom-supports-housing-contact-point-staff-working-migrants-context-new-housing-support-act" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-government-and-iom-launch-project-improve-access-affordable-housing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://czechia.iom.int/news/iom-supports-housing-contact-point-staff-working-migrants-context-new-housing-support-act" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>