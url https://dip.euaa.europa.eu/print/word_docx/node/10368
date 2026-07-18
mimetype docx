--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -223,51 +223,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +359,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BC4F9F4B"/>
+    <w:nsid w:val="4214B92E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>