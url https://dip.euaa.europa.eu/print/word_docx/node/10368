--- v1 (2026-07-18)
+++ v2 (2026-07-18)
@@ -21,77 +21,88 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Minister of Immigration and asylum visits Chios and highlights policy for reducing migration flows zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Immigration and Asylum visited the Closed Controlled Structure of Chios (VIAL), where he spoke with management and staff members and was informed in detail about the operation of the facility and the challenges it faces. In his statements the Minister underlined that the government has adopted a stable policy for reducing migration flows, and that returns and decongestion of reception structures are priority areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (5 May, 2025), Μ. Βορίδης από τη Χίο: «Σταθερή πολιτική για τη μείωση των ροών – Προτεραιότητα οι επιστροφές και η αποσυμφόρηση των δομών» [M. Voridis from Chios: "Stable policy for reducing flows - Priority is returns and decongestion of structures"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/m-voridis-apo-ti-chio-statheri-politiki-gia-ti-meiosi-ton-roon-proteraiotita-oi-epistrofes-kai-i-aposymforisi-ton-domon/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.05.2025</w:t>
       </w:r>
     </w:p>
@@ -125,52 +136,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,51 +234,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +370,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4214B92E"/>
+    <w:nsid w:val="5A220ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,51 +643,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-immigration-and-asylum-visits-chios-and-highlights-policy-reducing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/m-voridis-apo-ti-chio-statheri-politiki-gia-ti-meiosi-ton-roon-proteraiotita-oi-epistrofes-kai-i-aposymforisi-ton-domon/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-immigration-and-asylum-visits-chios-and-highlights-policy-reducing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/m-voridis-apo-ti-chio-statheri-politiki-gia-ti-meiosi-ton-roon-proteraiotita-oi-epistrofes-kai-i-aposymforisi-ton-domon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>