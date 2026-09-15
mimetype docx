--- v2 (2026-07-18)
+++ v3 (2026-09-15)
@@ -7,105 +7,94 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Immigration and Asylum visited the Closed Controlled Structure of Chios (VIAL), where he spoke with management and staff members and was informed in detail about the operation of the facility and the challenges it faces. In his statements the Minister underlined that the government has adopted a stable policy for reducing migration flows, and that returns and decongestion of reception structures are priority areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (5 May, 2025), Μ. Βορίδης από τη Χίο: «Σταθερή πολιτική για τη μείωση των ροών – Προτεραιότητα οι επιστροφές και η αποσυμφόρηση των δομών» [M. Voridis from Chios: "Stable policy for reducing flows - Priority is returns and decongestion of structures"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/m-voridis-apo-ti-chio-statheri-politiki-gia-ti-meiosi-ton-roon-proteraiotita-oi-epistrofes-kai-i-aposymforisi-ton-domon/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +125,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +223,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A220ACA"/>
+    <w:nsid w:val="A49B3C2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +665,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-immigration-and-asylum-visits-chios-and-highlights-policy-reducing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/m-voridis-apo-ti-chio-statheri-politiki-gia-ti-meiosi-ton-roon-proteraiotita-oi-epistrofes-kai-i-aposymforisi-ton-domon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/m-voridis-apo-ti-chio-statheri-politiki-gia-ti-meiosi-ton-roon-proteraiotita-oi-epistrofes-kai-i-aposymforisi-ton-domon/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>