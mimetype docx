--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -223,51 +223,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +359,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7527535D"/>
+    <w:nsid w:val="F8B5A391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>