--- v1 (2026-07-17)
+++ v2 (2026-07-17)
@@ -21,77 +21,88 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Support Aegean and PRO ASYL publish submission to CoE Committee of Ministers on asylum and reception zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Support Aegean and PRO ASYL offered their contribution to the Committee of Ministers of the Council of Europe in view of the upcoming examination of the M.S.S. v. Greece and H.A. v. Greece groups of cases. According to the press release accompanying the submission, the two organisations documented persisting gaps in the asylum process and reception conditions, including barriers to access to the asylum procedure; interruptions in the provision of interpretation; arbitrary use of the ‘safe third country’ concept; issues related to accessibility and effectiveness of the appeal procedures; substandard reception conditions, including for vulnerable applicants and unaccompanied minors; and substandard conditions in detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Support Aegean (8 May, 2025), [Asylum System in Decline: Submission to the Council of Europe Committee of Ministers in the cases of M.S.S. v. Greece / H.A. v. Greece],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rsaegean.org/en/asylum-system-in-decline-mss-submission/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.05.2025</w:t>
       </w:r>
     </w:p>
@@ -125,52 +136,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, First instance determination, Safe country concept, Second instance determination, Reception, Applicants with special needs, Unaccompanied minors, Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -359,51 +370,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F8B5A391"/>
+    <w:nsid w:val="FFBE22F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,51 +643,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/refugee-support-aegean-and-pro-asyl-publish-submission-coe-committee-ministers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/asylum-system-in-decline-mss-submission/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/refugee-support-aegean-and-pro-asyl-publish-submission-coe-committee-ministers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/asylum-system-in-decline-mss-submission/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>