--- v2 (2026-07-17)
+++ v3 (2026-09-15)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Refugee Support Aegean and PRO ASYL publish submission to CoE Committee of Ministers on asylum and reception zzzzzz</w:t>
+          <w:t xml:space="preserve">Refugee Support Aegean and PRO ASYL publish submission to CoE Committee of Ministers on asylum and reception</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Support Aegean and PRO ASYL offered their contribution to the Committee of Ministers of the Council of Europe in view of the upcoming examination of the M.S.S. v. Greece and H.A. v. Greece groups of cases. According to the press release accompanying the submission, the two organisations documented persisting gaps in the asylum process and reception conditions, including barriers to access to the asylum procedure; interruptions in the provision of interpretation; arbitrary use of the ‘safe third country’ concept; issues related to accessibility and effectiveness of the appeal procedures; substandard reception conditions, including for vulnerable applicants and unaccompanied minors; and substandard conditions in detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Support Aegean (8 May, 2025), [Asylum System in Decline: Submission to the Council of Europe Committee of Ministers in the cases of M.S.S. v. Greece / H.A. v. Greece],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rsaegean.org/en/asylum-system-in-decline-mss-submission/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FFBE22F6"/>
+    <w:nsid w:val="50C22BA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/refugee-support-aegean-and-pro-asyl-publish-submission-coe-committee-ministers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/asylum-system-in-decline-mss-submission/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>