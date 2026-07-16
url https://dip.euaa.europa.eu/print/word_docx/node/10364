--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -285,51 +285,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -421,51 +421,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DB454879"/>
+    <w:nsid w:val="9EB12531"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -569,51 +569,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7CE29E27"/>
+    <w:nsid w:val="43D74441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>