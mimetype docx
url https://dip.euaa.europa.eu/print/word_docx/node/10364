--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The CGRS informs on the current status of the fast track procedure (FTP) zzzzzz</w:t>
+          <w:t xml:space="preserve">The CGRS informs on the current status of the fast track procedure (FTP)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The FTP came into force on 1 February 2024. It allows the organisation to take a quicker final decision for applicants with their first applications with low chances to be recognised. The CGRS regularly assesses whether countries qualify for this.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The current policy allows FTP for applicants residing at an address, or whose file contains an address. This is to avoid that applicants not offered accommodation and living on the streets are included. For applicants coming from safe countries of origin, it is sufficient if the applicant chooses the CGRS as a place of residence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently, the following countries are included in the list, when FTP can be used:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -109,54 +122,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The CGRS examines each case individually, and if certain elements exit, such as a particular vulnerability, it can decide not to fast track the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of the Commissioner General for Refugees and Stateless Persons | Commissariaatgeneraal voor de vluchtelingen en de staatlozen | Commissariat Général aux Réfugiés et aux Apatrides (9 May, 2025), [Current status of the fast track procedure (FTP)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cgrs.be/en/news/current-status-fast-track-procedure-ftp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -187,52 +201,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications, Safe country concept, Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -285,187 +299,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9EB12531"/>
+    <w:nsid w:val="A360DE80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -569,51 +616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="43D74441"/>
+    <w:nsid w:val="81880C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -845,55 +892,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/cgrs-informs-current-status-fast-track-procedure-ftp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en/news/current-status-fast-track-procedure-ftp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/cgrs-informs-current-status-fast-track-procedure-ftp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en/news/current-status-fast-track-procedure-ftp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>